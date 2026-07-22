--- v0 (2026-03-11)
+++ v1 (2026-07-22)
@@ -1,199 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5CEE729E" w14:textId="77777777" w:rsidR="00317A87" w:rsidRDefault="0087311E" w:rsidP="00A24936">
       <w:pPr>
         <w:pStyle w:val="ArticleTitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tajuk Artikel Menggunakan </w:t>
       </w:r>
       <w:commentRangeStart w:id="0"/>
       <w:r w:rsidR="00B22240" w:rsidRPr="00B22240">
-        <w:t>Titl</w:t>
-[...4 lines deleted...]
-        <w:t>e Case</w:t>
+        <w:t>Title Case</w:t>
       </w:r>
       <w:commentRangeEnd w:id="0"/>
       <w:r w:rsidR="0038135C">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="48"/>
         </w:rPr>
         <w:commentReference w:id="0"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="42B00552" w14:textId="77777777" w:rsidR="0087311E" w:rsidRPr="0087311E" w:rsidRDefault="0087311E" w:rsidP="0087311E">
       <w:pPr>
         <w:pStyle w:val="ArticleTitle"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087311E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Article Title in Title Case</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75C8E02B" w14:textId="77777777" w:rsidR="00317A87" w:rsidRPr="00A24936" w:rsidRDefault="0087311E" w:rsidP="00A24936">
       <w:pPr>
         <w:pStyle w:val="Author"/>
       </w:pPr>
-      <w:commentRangeStart w:id="2"/>
+      <w:commentRangeStart w:id="1"/>
       <w:r>
         <w:t>Penulis Pertama</w:t>
       </w:r>
       <w:r w:rsidR="00317A87" w:rsidRPr="00C5236C">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00317A87" w:rsidRPr="00C5236C">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>Penulis Kedua</w:t>
       </w:r>
       <w:r w:rsidR="00EF4717">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="003659D1" w:rsidRPr="003659D1">
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00317A87" w:rsidRPr="00C5236C">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>Penulis Ketiga</w:t>
       </w:r>
       <w:r w:rsidR="00317A87" w:rsidRPr="00C5236C">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="2"/>
-      <w:r w:rsidR="0038135C">
+      <w:commentRangeEnd w:id="1"/>
+      <w:r w:rsidR="0038135C" w:rsidRPr="00A24936">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-        <w:commentReference w:id="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="1"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="288"/>
-        <w:gridCol w:w="9533"/>
+        <w:gridCol w:w="286"/>
+        <w:gridCol w:w="9319"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C5236C" w14:paraId="7D318B4A" w14:textId="77777777" w:rsidTr="00585483">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="364CD978" w14:textId="77777777" w:rsidR="00C5236C" w:rsidRPr="00EF4717" w:rsidRDefault="00C5236C" w:rsidP="00415AAB">
+          <w:p w14:paraId="364CD978" w14:textId="77777777" w:rsidR="00C5236C" w:rsidRPr="00BB7872" w:rsidRDefault="00C5236C" w:rsidP="00415AAB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:right="-30"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9533" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D3F9035" w14:textId="77777777" w:rsidR="00C5236C" w:rsidRPr="00EF4717" w:rsidRDefault="00702729">
             <w:pPr>
               <w:ind w:left="-144" w:firstLine="130"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Author Affiliation, </w:t>
             </w:r>
             <w:r w:rsidR="00EF4717" w:rsidRPr="00EF4717">
@@ -316,75 +306,73 @@
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EF4717">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>COUNTRY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C5236C" w14:paraId="7760DAAD" w14:textId="77777777" w:rsidTr="00585483">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70B9A0CC" w14:textId="77777777" w:rsidR="00C5236C" w:rsidRPr="00EF4717" w:rsidRDefault="00C5236C" w:rsidP="00415AAB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:right="-30"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9533" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C5AA953" w14:textId="77777777" w:rsidR="00702729" w:rsidRPr="00EF4717" w:rsidRDefault="00702729" w:rsidP="00702729">
             <w:pPr>
               <w:ind w:left="-144" w:firstLine="130"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Author Affiliation, </w:t>
             </w:r>
             <w:r w:rsidRPr="00EF4717">
@@ -512,978 +500,967 @@
       </w:pPr>
       <w:r w:rsidRPr="00063D04">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00011FFB" w:rsidRPr="00063D04">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Corresponding Author</w:t>
       </w:r>
       <w:r w:rsidR="003659D1">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:commentRangeStart w:id="3"/>
+      <w:commentRangeStart w:id="2"/>
       <w:r w:rsidR="00EF4717">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
       <w:r w:rsidR="003659D1">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>@</w:t>
       </w:r>
       <w:r w:rsidR="00EF4717">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>xxxx.xxx</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="3"/>
-      <w:r w:rsidR="00A27980">
+      <w:commentRangeEnd w:id="2"/>
+      <w:r w:rsidR="00A27980" w:rsidRPr="00063D04">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="515A2388" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00317A87" w:rsidP="00154367">
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="515A2388" w14:textId="7034F6B1" w:rsidR="00154367" w:rsidRPr="00BB7872" w:rsidRDefault="00317A87" w:rsidP="00154367">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063D04">
+      <w:r w:rsidRPr="00BB7872">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>DOI: https://doi.org/</w:t>
       </w:r>
-      <w:r w:rsidR="001D0132" w:rsidRPr="00063D04">
+      <w:r w:rsidR="001D0132" w:rsidRPr="00BB7872">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>10.30880/</w:t>
       </w:r>
-      <w:r w:rsidR="00653487">
+      <w:r w:rsidR="00653487" w:rsidRPr="00BB7872">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
-      <w:r w:rsidR="005E51EF">
+      <w:r w:rsidR="005E51EF" w:rsidRPr="00BB7872">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>ttr</w:t>
       </w:r>
-      <w:r w:rsidR="001D0132" w:rsidRPr="00063D04">
+      <w:r w:rsidR="001D0132" w:rsidRPr="00BB7872">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
-      <w:r w:rsidR="007076B1">
+      <w:r w:rsidR="00BB7872" w:rsidRPr="00BB7872">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="001D0132" w:rsidRPr="00063D04">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0132" w:rsidRPr="00BB7872">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00EF4717">
+      <w:r w:rsidR="00EF4717" w:rsidRPr="00BB7872">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
-      <w:r w:rsidR="001D0132" w:rsidRPr="00063D04">
+      <w:r w:rsidR="001D0132" w:rsidRPr="00BB7872">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.0</w:t>
       </w:r>
-      <w:r w:rsidR="00EF4717">
+      <w:r w:rsidR="00EF4717" w:rsidRPr="00BB7872">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="001D0132" w:rsidRPr="00063D04">
+      <w:r w:rsidR="001D0132" w:rsidRPr="00BB7872">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.00</w:t>
       </w:r>
-      <w:r w:rsidR="00EF4717">
+      <w:r w:rsidR="00EF4717" w:rsidRPr="00BB7872">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3438"/>
-        <w:gridCol w:w="6383"/>
+        <w:gridCol w:w="3369"/>
+        <w:gridCol w:w="6236"/>
       </w:tblGrid>
       <w:tr w:rsidR="003659D1" w14:paraId="5D7D354A" w14:textId="77777777" w:rsidTr="004F1565">
         <w:trPr>
           <w:trHeight w:val="422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3438" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A120C53" w14:textId="77777777" w:rsidR="003659D1" w:rsidRDefault="00097393" w:rsidP="003659D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Hlk151549042"/>
+            <w:bookmarkStart w:id="3" w:name="_Hlk151549042"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Maklumat Artikel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6383" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="716F7F8D" w14:textId="77777777" w:rsidR="003659D1" w:rsidRDefault="003659D1" w:rsidP="003659D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Abstr</w:t>
             </w:r>
             <w:r w:rsidR="00097393">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>ak</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F54E5D" w14:paraId="7D9A662E" w14:textId="77777777" w:rsidTr="004F1565">
         <w:trPr>
           <w:trHeight w:val="948"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3438" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="27723578" w14:textId="77777777" w:rsidR="00F54E5D" w:rsidRDefault="00117F59" w:rsidP="003659D1">
+          <w:p w14:paraId="27723578" w14:textId="77777777" w:rsidR="00F54E5D" w:rsidRPr="00BB7872" w:rsidRDefault="00117F59" w:rsidP="003659D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BB7872">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Dise</w:t>
             </w:r>
-            <w:r w:rsidR="00BC3756">
+            <w:r w:rsidR="00BC3756" w:rsidRPr="00BB7872">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>rah</w:t>
             </w:r>
-            <w:r w:rsidR="00F54E5D">
+            <w:r w:rsidR="00F54E5D" w:rsidRPr="00BB7872">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidR="00993D1D">
+            <w:r w:rsidR="00993D1D" w:rsidRPr="00BB7872">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Hari Bulan Tahun</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="637A1169" w14:textId="77777777" w:rsidR="00F54E5D" w:rsidRDefault="00993D1D" w:rsidP="003659D1">
+          <w:p w14:paraId="637A1169" w14:textId="77777777" w:rsidR="00F54E5D" w:rsidRPr="00BB7872" w:rsidRDefault="00993D1D" w:rsidP="003659D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BB7872">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Diterima</w:t>
             </w:r>
-            <w:r w:rsidR="00F54E5D">
+            <w:r w:rsidR="00F54E5D" w:rsidRPr="00BB7872">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BB7872">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Hari Bulan Tahun</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CFADAA9" w14:textId="77777777" w:rsidR="00F54E5D" w:rsidRDefault="00993D1D" w:rsidP="003659D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Diterbitkan</w:t>
             </w:r>
             <w:r w:rsidR="00F54E5D">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Hari Bulan Tahun</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6383" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1EA3665B" w14:textId="77777777" w:rsidR="00F54E5D" w:rsidRDefault="00DD5280" w:rsidP="00A90C52">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5280">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>Abstrak adalah wajib. Ayat pertama menerangkan sifat atau maklumat latar belakang dalam bidang kajian. Ayat-ayat berikutnya menyediakan pernyataan masalah atau objektif dan skop penyelidikan. Ayat-ayat seterusnya menjelaskan kaedah dan bahan yang digunakan dalam kerja penyelidikan. Keputusan utama dan penemuan penting kemudian ditekankan. Akhirnya, ringkasan kesimpulan dipersembahkan. Panjang abstrak boleh berkaitan dengan panjang artikel.</w:t>
+              <w:t xml:space="preserve">Abstrak adalah wajib. Ayat pertama menerangkan sifat atau maklumat latar belakang dalam bidang kajian. Ayat-ayat berikutnya menyediakan pernyataan masalah atau objektif dan skop penyelidikan. Ayat-ayat seterusnya menjelaskan kaedah dan bahan yang digunakan dalam kerja penyelidikan. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7872">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Keputusan utama dan penemuan penting kemudian ditekankan. Akhirnya, ringkasan kesimpulan dipersembahkan. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD5280">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Panjang abstrak boleh berkaitan dengan panjang artikel.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F54E5D" w14:paraId="7A361EBC" w14:textId="77777777" w:rsidTr="004F1565">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3438" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="274EEA99" w14:textId="77777777" w:rsidR="00F54E5D" w:rsidRDefault="00F54E5D" w:rsidP="003659D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidR="00993D1D">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>ata Kunci</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6383" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="198ABB0A" w14:textId="77777777" w:rsidR="00F54E5D" w:rsidRDefault="00F54E5D" w:rsidP="003659D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F54E5D" w14:paraId="5C8E8CE4" w14:textId="77777777" w:rsidTr="00630BBB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3438" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="094603AB" w14:textId="77777777" w:rsidR="00F54E5D" w:rsidRDefault="00F54E5D" w:rsidP="00702729">
+          <w:p w14:paraId="094603AB" w14:textId="77777777" w:rsidR="00F54E5D" w:rsidRPr="00BB7872" w:rsidRDefault="00F54E5D" w:rsidP="00702729">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00702729">
+            <w:r w:rsidRPr="00BB7872">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
-            <w:r w:rsidR="001452B7">
+            <w:r w:rsidR="001452B7" w:rsidRPr="00BB7872">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>ata kunci</w:t>
             </w:r>
-            <w:r w:rsidRPr="00702729">
+            <w:r w:rsidRPr="00BB7872">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1, k</w:t>
             </w:r>
-            <w:r w:rsidR="001452B7">
+            <w:r w:rsidR="001452B7" w:rsidRPr="00BB7872">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>ata kunci 2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00702729">
+            <w:r w:rsidRPr="00BB7872">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="001452B7">
+            <w:r w:rsidR="001452B7" w:rsidRPr="00BB7872">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>bilangan kata kunci</w:t>
             </w:r>
-            <w:r w:rsidRPr="00702729">
+            <w:r w:rsidRPr="00BB7872">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001452B7">
+            <w:r w:rsidR="001452B7" w:rsidRPr="00BB7872">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>biasanya</w:t>
             </w:r>
-            <w:r w:rsidRPr="00702729">
+            <w:r w:rsidRPr="00BB7872">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3-7, </w:t>
             </w:r>
-            <w:r w:rsidR="001452B7">
+            <w:r w:rsidR="001452B7" w:rsidRPr="00BB7872">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>tetapi dibolehkan sekiranya lebih daripada bilangan tersebut</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6383" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5E0763DA" w14:textId="77777777" w:rsidR="00F54E5D" w:rsidRDefault="00F54E5D" w:rsidP="00702729">
+          <w:p w14:paraId="5E0763DA" w14:textId="77777777" w:rsidR="00F54E5D" w:rsidRPr="00BB7872" w:rsidRDefault="00F54E5D" w:rsidP="00702729">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00993D1D" w14:paraId="035A2D67" w14:textId="77777777" w:rsidTr="00630BBB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63BFF9D7" w14:textId="468BEF5C" w:rsidR="00993D1D" w:rsidRPr="0087311E" w:rsidRDefault="00FC07AE" w:rsidP="00FC07AE">
             <w:pPr>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087311E">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Keywords</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6383" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56E0A657" w14:textId="77777777" w:rsidR="00993D1D" w:rsidRPr="0087311E" w:rsidRDefault="00993D1D" w:rsidP="00D27C1D">
             <w:pPr>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087311E">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Abstract</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00993D1D" w14:paraId="582E1CD7" w14:textId="77777777" w:rsidTr="00FC07AE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="695A3349" w14:textId="77777777" w:rsidR="00993D1D" w:rsidRPr="0087311E" w:rsidRDefault="00993D1D" w:rsidP="00993D1D">
+          <w:p w14:paraId="695A3349" w14:textId="77777777" w:rsidR="00993D1D" w:rsidRPr="00BB7872" w:rsidRDefault="00993D1D" w:rsidP="00993D1D">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0087311E">
+            <w:r w:rsidRPr="00BB7872">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Keyword 1, keyword 2, number of keywords is usually 3-7, but more is allowed if deemed necessary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6383" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="446E57E1" w14:textId="77777777" w:rsidR="00993D1D" w:rsidRPr="0087311E" w:rsidRDefault="00993D1D" w:rsidP="0087311E">
+          <w:p w14:paraId="446E57E1" w14:textId="77777777" w:rsidR="00993D1D" w:rsidRPr="00BB7872" w:rsidRDefault="00993D1D" w:rsidP="0087311E">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0087311E">
+            <w:r w:rsidRPr="00BB7872">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Abstract is compulsory. First sentence describes the nature or the background information on the field of study. Subsequent sentences provide the problem statement or objectives and scope of the research. Next sentences explain the methods and materials used in the work. Main results and important findings are then highlighted. Finally, a summary of conclusions is put forth. Length of abstract can be proportional to the length of the article.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="7C155698" w14:textId="77777777" w:rsidR="00317A87" w:rsidRPr="00983F71" w:rsidRDefault="00317A87" w:rsidP="00983F71">
       <w:pPr>
         <w:pStyle w:val="Topic"/>
       </w:pPr>
-      <w:commentRangeStart w:id="5"/>
+      <w:commentRangeStart w:id="4"/>
       <w:r w:rsidRPr="00983F71">
         <w:t>Introduction</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="5"/>
-      <w:r w:rsidR="00835116">
+      <w:commentRangeEnd w:id="4"/>
+      <w:r w:rsidR="00835116" w:rsidRPr="00983F71">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-        <w:commentReference w:id="5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="4"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="59A7F409" w14:textId="77777777" w:rsidR="00562511" w:rsidRDefault="00562511" w:rsidP="00D871AC">
       <w:pPr>
         <w:pStyle w:val="1stParagraph"/>
       </w:pPr>
-      <w:commentRangeStart w:id="6"/>
+      <w:commentRangeStart w:id="5"/>
       <w:r w:rsidRPr="00562511">
         <w:t>Here introduce the paper, and put a nomenclature if necessary, in a box with the same font size as the rest of the paper. The paragraphs continue from here and are only separated by headings, subheadings, images and formulae. The section headings are arranged by numbers, bold and 10.0 pt. Here follows further instructions for authors.</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="6"/>
+      <w:commentRangeEnd w:id="5"/>
       <w:r w:rsidR="002D46E7">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        <w:commentReference w:id="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:commentReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B49EFFD" w14:textId="77777777" w:rsidR="00915013" w:rsidRDefault="00915013" w:rsidP="00D871AC">
       <w:pPr>
         <w:pStyle w:val="1stParagraph"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="341"/>
         <w:gridCol w:w="3907"/>
       </w:tblGrid>
       <w:tr w:rsidR="00915013" w14:paraId="53D3718F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E8873E7" w14:textId="77777777" w:rsidR="00915013" w:rsidRDefault="00915013" w:rsidP="00D871AC">
             <w:pPr>
               <w:pStyle w:val="1stParagraph"/>
             </w:pPr>
             <w:r w:rsidRPr="00915013">
               <w:t>Nomenclature is included if necessary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00915013" w14:paraId="7E9DD8C1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71B8528A" w14:textId="77777777" w:rsidR="00915013" w:rsidRDefault="00915013" w:rsidP="00D871AC">
             <w:pPr>
               <w:pStyle w:val="1stParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3907" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="47435EEF" w14:textId="77777777" w:rsidR="00915013" w:rsidRDefault="00915013" w:rsidP="00D871AC">
             <w:pPr>
               <w:pStyle w:val="1stParagraph"/>
             </w:pPr>
             <w:r w:rsidRPr="00562511">
               <w:t>radius of</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00915013" w14:paraId="729CB48F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="08914D77" w14:textId="77777777" w:rsidR="00915013" w:rsidRDefault="00915013" w:rsidP="00D871AC">
             <w:pPr>
               <w:pStyle w:val="1stParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3907" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="495590B1" w14:textId="77777777" w:rsidR="00915013" w:rsidRDefault="00915013" w:rsidP="00D871AC">
             <w:pPr>
               <w:pStyle w:val="1stParagraph"/>
             </w:pPr>
             <w:r w:rsidRPr="00562511">
               <w:t>position of</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00915013" w14:paraId="1D1E2824" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="00C7BF20" w14:textId="77777777" w:rsidR="00915013" w:rsidRDefault="00915013" w:rsidP="00D871AC">
             <w:pPr>
               <w:pStyle w:val="1stParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3907" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09FBD4C4" w14:textId="77777777" w:rsidR="00915013" w:rsidRDefault="00915013" w:rsidP="00CB50F7">
             <w:pPr>
               <w:pStyle w:val="1stParagraph"/>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r w:rsidRPr="00562511">
               <w:t>further nomenclature continues down the page inside the text box</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="28F6B041" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="006C7618" w:rsidRDefault="00562511" w:rsidP="00983F71">
       <w:pPr>
         <w:pStyle w:val="SubTopic"/>
       </w:pPr>
+      <w:commentRangeStart w:id="6"/>
+      <w:r w:rsidRPr="006C7618">
+        <w:lastRenderedPageBreak/>
+        <w:t>Structure</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="6"/>
+      <w:r w:rsidR="00835116" w:rsidRPr="006C7618">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD46E2B" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00D871AC">
+      <w:pPr>
+        <w:pStyle w:val="1stParagraph"/>
+      </w:pPr>
       <w:commentRangeStart w:id="7"/>
-      <w:r w:rsidRPr="006C7618">
-        <w:t>Structure</w:t>
+      <w:r w:rsidRPr="00562511">
+        <w:t xml:space="preserve">Files must be in MS Word only and should be formatted for direct printing, using the CRC MS Word provided. Figures and tables should be embedded and not supplied separately. </w:t>
       </w:r>
       <w:commentRangeEnd w:id="7"/>
-      <w:r w:rsidR="00835116">
+      <w:r w:rsidR="002D46E7" w:rsidRPr="00562511">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:commentReference w:id="7"/>
-      </w:r>
-[...16 lines deleted...]
-        <w:commentReference w:id="8"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="62931A75" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00562511">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4203"/>
         </w:tabs>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="9"/>
+      <w:commentRangeStart w:id="8"/>
       <w:r w:rsidRPr="00562511">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please make sure that you use as much as possible normal fonts in your documents. Special fonts, such as fonts used in the Far East (Japanese, Chinese, Korean, etc.) may cause problems during processing. To avoid unnecessary errors you are strongly advised to use the ‘spellchecker’ function of MS Word. Follow this order when typing manuscripts: Title, Authors, Affiliations, Abstract, Keywords, Main text (including figures and tables), Acknowledgements, References, Appendix. Collate acknowledgements in a separate section at the end of the article and do not include them on the title page, as a footnote to the title or otherwise.</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="9"/>
-      <w:r w:rsidR="002D46E7">
+      <w:commentRangeEnd w:id="8"/>
+      <w:r w:rsidR="002D46E7" w:rsidRPr="00562511">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-        </w:rPr>
-        <w:commentReference w:id="9"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:commentReference w:id="8"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="406AF0DA" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00562511">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4203"/>
         </w:tabs>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00562511">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Bulleted lists may be included and should look like this:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A6C465" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00562511">
@@ -1547,682 +1524,685 @@
       <w:r w:rsidRPr="00562511">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>• And so on</w:t>
       </w:r>
       <w:r w:rsidR="00A9173C">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007413E8">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42650658" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00562511">
+    <w:p w14:paraId="13EC16AE" w14:textId="77777777" w:rsidR="00BB7872" w:rsidRDefault="00BB7872" w:rsidP="00562511">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4203"/>
         </w:tabs>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00562511">
-[...8 lines deleted...]
-    <w:p w14:paraId="38B130B1" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00562511">
+    </w:p>
+    <w:p w14:paraId="42650658" w14:textId="3AE8E6D4" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00562511">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4203"/>
         </w:tabs>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00562511">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ensure that you return to the ‘Els-body-text’ style, the style that you will mainly be using for large blocks of text, when you have completed your bulleted list. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B130B1" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00562511">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4203"/>
+        </w:tabs>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562511">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Please do not alter the formatting and style layouts which have been set up in this template document. As indicated in the template, papers should be prepared in single column format suitable for direct printing onto paper with trim size 210 x 280 mm. Do not number pages on the front, as page numbers will be added separately for the preprints and the Proceedings. Leave a line clear between paragraphs. All the required style templates are provided in the file “MS Word Template” with the appropriate name supplied, e.g. choose 1. Els1st-order-head for your first order heading text, els-abstract-text for the abstract text etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00A5BE29" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="006C7618" w:rsidRDefault="00562511" w:rsidP="00983F71">
       <w:pPr>
         <w:pStyle w:val="SubTopic"/>
       </w:pPr>
-      <w:commentRangeStart w:id="10"/>
+      <w:commentRangeStart w:id="9"/>
       <w:r w:rsidRPr="006C7618">
         <w:t>Tables</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="10"/>
-      <w:r w:rsidR="00835116">
+      <w:commentRangeEnd w:id="9"/>
+      <w:r w:rsidR="00835116" w:rsidRPr="006C7618">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-        <w:commentReference w:id="10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="9"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="717CE5C9" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00D871AC">
       <w:pPr>
         <w:pStyle w:val="1stParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00D871AC">
         <w:t>All</w:t>
       </w:r>
       <w:r w:rsidRPr="00562511">
         <w:t xml:space="preserve"> tables should be numbered with Arabic numerals. Every table should have a caption. Headings should be</w:t>
       </w:r>
       <w:r w:rsidR="00F60332">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00562511">
         <w:t>placed above tables. Only horizontal lines should be used within a table, to distinguish the column headings from the body of the table, and immediately above and below the table. Tables must be embedded into the text and not supplied separately. Below is an example which the authors may find useful.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F884761" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="0082668E" w:rsidRDefault="00562511" w:rsidP="00983F71">
       <w:pPr>
         <w:pStyle w:val="Table"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="11"/>
+      <w:commentRangeStart w:id="10"/>
       <w:r w:rsidRPr="00154367">
         <w:t xml:space="preserve">Table 1 </w:t>
       </w:r>
       <w:r w:rsidRPr="008E3551">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>An example of a table</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="11"/>
-      <w:r w:rsidR="005025FB">
+      <w:commentRangeEnd w:id="10"/>
+      <w:r w:rsidR="005025FB" w:rsidRPr="0082668E">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-        </w:rPr>
-        <w:commentReference w:id="11"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:commentReference w:id="10"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2486"/>
         <w:gridCol w:w="1425"/>
         <w:gridCol w:w="1440"/>
       </w:tblGrid>
       <w:tr w:rsidR="00154367" w14:paraId="75481E15" w14:textId="77777777" w:rsidTr="0082668E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2486" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0A274742" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367">
+          <w:p w14:paraId="0A274742" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367" w:rsidP="00BB7872">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
-              <w:spacing w:after="80"/>
+              <w:spacing w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>An example of a column heading</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1FE55B7C" w14:textId="77777777" w:rsidR="00983F71" w:rsidRDefault="00154367">
+          <w:p w14:paraId="1FE55B7C" w14:textId="77777777" w:rsidR="00983F71" w:rsidRDefault="00154367" w:rsidP="00BB7872">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Column A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CF379D7" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367">
+          <w:p w14:paraId="3CF379D7" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367" w:rsidP="00BB7872">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(t)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6396061E" w14:textId="77777777" w:rsidR="00983F71" w:rsidRDefault="00154367">
+          <w:p w14:paraId="6396061E" w14:textId="77777777" w:rsidR="00983F71" w:rsidRDefault="00154367" w:rsidP="00BB7872">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Column B</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D75A503" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367">
+          <w:p w14:paraId="0D75A503" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367" w:rsidP="00BB7872">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(t)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00154367" w14:paraId="633A7E11" w14:textId="77777777" w:rsidTr="0082668E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2486" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6AB6FC18" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367">
+          <w:p w14:paraId="6AB6FC18" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367" w:rsidP="00BB7872">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
-              <w:spacing w:after="80"/>
+              <w:spacing w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>And an entry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="08F2174A" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367">
+          <w:p w14:paraId="08F2174A" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367" w:rsidP="00BB7872">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
-              <w:spacing w:after="80"/>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4A741AF1" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367">
+          <w:p w14:paraId="4A741AF1" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367" w:rsidP="00BB7872">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
-              <w:spacing w:after="80"/>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00154367" w14:paraId="0753C72F" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2486" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="56034F4E" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367">
+          <w:p w14:paraId="56034F4E" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367" w:rsidP="00BB7872">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
-              <w:spacing w:after="80"/>
+              <w:spacing w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>And another entry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="58064A36" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367">
+          <w:p w14:paraId="58064A36" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367" w:rsidP="00BB7872">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
-              <w:spacing w:after="80"/>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0459E285" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367">
+          <w:p w14:paraId="0459E285" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367" w:rsidP="00BB7872">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
-              <w:spacing w:after="80"/>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00154367" w14:paraId="229F2C85" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2486" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="340D18C3" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367">
+          <w:p w14:paraId="340D18C3" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367" w:rsidP="00BB7872">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
-              <w:spacing w:after="80"/>
+              <w:spacing w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>And another entry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="757BBDA3" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367">
+          <w:p w14:paraId="757BBDA3" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367" w:rsidP="00BB7872">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
-              <w:spacing w:after="80"/>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="27271D63" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367">
+          <w:p w14:paraId="27271D63" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367" w:rsidP="00BB7872">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
-              <w:spacing w:after="80"/>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4F7B9DB7" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00983F71">
       <w:pPr>
         <w:pStyle w:val="SubTopic"/>
       </w:pPr>
+      <w:commentRangeStart w:id="11"/>
+      <w:r w:rsidRPr="00562511">
+        <w:t>Construction of References</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="11"/>
+      <w:r w:rsidR="00835116" w:rsidRPr="00562511">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="11"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="545E668C" w14:textId="1F669793" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00D871AC">
+      <w:pPr>
+        <w:pStyle w:val="1stParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D871AC">
+        <w:t>References</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562511">
+        <w:t xml:space="preserve"> must be listed at the end of the paper. Do not begin them on a new page unless this is absolutely necessary. Authors should ensure that every reference in the text appears in the list of references and vice versa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4490E65F" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00A839D2">
+      <w:pPr>
+        <w:pStyle w:val="NextParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00562511">
+        <w:t>Some examples of how your references should be listed are given at the end of this template in the ‘References’ section, which will allow you to assemble your reference list according to the correct format and font size.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E2985E" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00983F71">
+      <w:pPr>
+        <w:pStyle w:val="SubTopic"/>
+      </w:pPr>
       <w:commentRangeStart w:id="12"/>
       <w:r w:rsidRPr="00562511">
-        <w:t>Construction of References</w:t>
+        <w:t>Section Headings</w:t>
       </w:r>
       <w:commentRangeEnd w:id="12"/>
-      <w:r w:rsidR="00835116">
+      <w:r w:rsidR="00835116" w:rsidRPr="00562511">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="12"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="545E668C" w14:textId="1F669793" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00D871AC">
+    <w:p w14:paraId="60FBF70F" w14:textId="77777777" w:rsidR="00386343" w:rsidRDefault="00562511" w:rsidP="00386343">
       <w:pPr>
         <w:pStyle w:val="1stParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00D871AC">
-        <w:t>References</w:t>
+        <w:t>Section</w:t>
       </w:r>
       <w:r w:rsidRPr="00562511">
-        <w:t xml:space="preserve"> must be listed at the end of the paper. Do not begin them on a new page unless this is absolutely necessary. Authors should ensure that every reference in the text appears in the list of references and vice versa. </w:t>
-[...12 lines deleted...]
-        <w:pStyle w:val="SubTopic"/>
+        <w:t xml:space="preserve"> headings should be left justified, bold, with the first letter capitalized and numbered consecutively, starting with the Introduction. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D41DB08" w14:textId="77777777" w:rsidR="00A351A9" w:rsidRPr="00562511" w:rsidRDefault="00A351A9" w:rsidP="00386343">
+      <w:pPr>
+        <w:pStyle w:val="SubTopic3"/>
       </w:pPr>
       <w:commentRangeStart w:id="13"/>
       <w:r w:rsidRPr="00562511">
-        <w:t>Section Headings</w:t>
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00562511">
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:t>ub S</w:t>
       </w:r>
       <w:r w:rsidRPr="00562511">
         <w:t>ection Headings</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="14"/>
-      <w:r w:rsidR="005025FB">
+      <w:commentRangeEnd w:id="13"/>
+      <w:r w:rsidR="005025FB" w:rsidRPr="00562511">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-        <w:commentReference w:id="14"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="13"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="227CA0EB" w14:textId="77777777" w:rsidR="00A351A9" w:rsidRDefault="00A351A9" w:rsidP="00A351A9">
       <w:pPr>
         <w:pStyle w:val="1stParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00562511">
         <w:t xml:space="preserve">Sub-section headings should also be in the same style as the headings, numbered 1.1, 1.2, etc, and left justified, with second and subsequent lines indented. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22361723" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00983F71">
       <w:pPr>
         <w:pStyle w:val="SubTopic"/>
       </w:pPr>
       <w:r w:rsidRPr="00562511">
         <w:t>General Guidelines</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1022634C" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00D871AC">
       <w:pPr>
         <w:pStyle w:val="1stParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00D871AC">
         <w:t>Avoid</w:t>
       </w:r>
@@ -2316,157 +2296,171 @@
         <w:t>• b = manuscript reference code</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0789397D" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00562511">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4203"/>
         </w:tabs>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00562511">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>• c = standard file extension</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="366F35F2" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00562511">
+    <w:p w14:paraId="0D657967" w14:textId="77777777" w:rsidR="00BB7872" w:rsidRDefault="00BB7872" w:rsidP="00562511">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4203"/>
         </w:tabs>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00562511">
-[...8 lines deleted...]
-    <w:p w14:paraId="63754DF8" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00562511">
+    </w:p>
+    <w:p w14:paraId="366F35F2" w14:textId="23479D2C" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00562511">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4203"/>
         </w:tabs>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00562511">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>• gr = figure</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="263D00C2" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00562511">
+        <w:t>Component types:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63754DF8" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00562511">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4203"/>
         </w:tabs>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00562511">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>• pl = plate</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0D52C7E7" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00562511">
+        <w:t>• gr = figure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="263D00C2" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00562511">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4203"/>
         </w:tabs>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00562511">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>• sc = scheme</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3BCBAFF3" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00562511">
+        <w:t>• pl = plate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D52C7E7" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00562511">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4203"/>
         </w:tabs>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00562511">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>• sc = scheme</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BCBAFF3" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00562511">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4203"/>
+        </w:tabs>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562511">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>• fx = fixed graphic.</w:t>
       </w:r>
       <w:r w:rsidR="00A839D2" w:rsidRPr="00A839D2">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1029DE9D" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00983F71">
       <w:pPr>
         <w:pStyle w:val="SubTopic"/>
       </w:pPr>
       <w:r w:rsidRPr="00562511">
         <w:t>Footnotes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="314DDEA4" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="00D871AC" w:rsidRDefault="00562511" w:rsidP="00A0544B">
       <w:pPr>
         <w:pStyle w:val="1stParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00D871AC">
         <w:t>Footnotes should be avoided if possible. Necessary footnotes should be denoted in the text by consecutive superscript letters1. The footnotes should be typed single spaced, and in smaller type size (7 pt), at the foot of the page in which they are mentioned, and separated from the main text by a one line space extending at the foot of the column. The Els-footnote style is available in the MS Word for the text of the footnote.</w:t>
       </w:r>
@@ -2501,3178 +2495,3645 @@
     <w:p w14:paraId="2A68466C" w14:textId="733BF467" w:rsidR="00154367" w:rsidRDefault="00D80467" w:rsidP="00D871AC">
       <w:pPr>
         <w:pStyle w:val="NextParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00D80467">
         <w:t>The figure number and caption should be typed below the illustration in 10pt and centered. Artwork has no text along the side of it in the main body of the text. However, if two images fit next to each other, these may be placed next to each other to save space. For example, see Fig. 1. The figures and the number should be placed in the table. Then, the table border needs to be adjusted to no border.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D62799E" w14:textId="77777777" w:rsidR="000B4B2F" w:rsidRDefault="000B4B2F" w:rsidP="000B4B2F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4203"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
-        <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2742"/>
         <w:gridCol w:w="2766"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D871AC" w:rsidRPr="00D871AC" w14:paraId="4E25FC04" w14:textId="77777777" w:rsidTr="00D80467">
+      <w:tr w:rsidR="00D871AC" w:rsidRPr="00BB7872" w14:paraId="4E25FC04" w14:textId="77777777" w:rsidTr="00BB7872">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2742" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="45E0ACAE" w14:textId="77777777" w:rsidR="00D871AC" w:rsidRPr="00D871AC" w:rsidRDefault="0009635E" w:rsidP="009409C9">
+          <w:p w14:paraId="45E0ACAE" w14:textId="12943317" w:rsidR="00D871AC" w:rsidRPr="00BB7872" w:rsidRDefault="00BB7872" w:rsidP="00BB7872">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BB7872">
               <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:pict w14:anchorId="70EF9CC9">
-[...22 lines deleted...]
-              </w:pict>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70EF9CC9" wp14:editId="4D8F6EA3">
+                  <wp:extent cx="1524000" cy="1752600"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1" name="Picture 4"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1524000" cy="1752600"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2766" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="574D5E42" w14:textId="77777777" w:rsidR="00D871AC" w:rsidRPr="00D871AC" w:rsidRDefault="0009635E" w:rsidP="009409C9">
+          <w:p w14:paraId="574D5E42" w14:textId="3756632F" w:rsidR="00D871AC" w:rsidRPr="00BB7872" w:rsidRDefault="00BB7872" w:rsidP="00BB7872">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BB7872">
               <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:pict w14:anchorId="335EC5AE">
-[...3 lines deleted...]
-              </w:pict>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="335EC5AE" wp14:editId="26521E05">
+                  <wp:extent cx="1438275" cy="1752600"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="2" name="Picture 3"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 2"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1438275" cy="1752600"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D871AC" w:rsidRPr="00D871AC" w14:paraId="3172282D" w14:textId="77777777" w:rsidTr="00D80467">
+      <w:tr w:rsidR="00D871AC" w:rsidRPr="00BB7872" w14:paraId="3172282D" w14:textId="77777777" w:rsidTr="00BB7872">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2742" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="224210D4" w14:textId="77777777" w:rsidR="00D871AC" w:rsidRPr="00D871AC" w:rsidRDefault="00D871AC" w:rsidP="003C2255">
+          <w:p w14:paraId="224210D4" w14:textId="77777777" w:rsidR="00D871AC" w:rsidRPr="00BB7872" w:rsidRDefault="00D871AC" w:rsidP="00BB7872">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D871AC">
+            <w:r w:rsidRPr="00BB7872">
               <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2766" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5B8C53A8" w14:textId="77777777" w:rsidR="00D871AC" w:rsidRPr="00D871AC" w:rsidRDefault="00D871AC" w:rsidP="003C2255">
+          <w:p w14:paraId="5B8C53A8" w14:textId="77777777" w:rsidR="00D871AC" w:rsidRPr="00BB7872" w:rsidRDefault="00D871AC" w:rsidP="00BB7872">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D871AC">
+            <w:r w:rsidRPr="00BB7872">
               <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="037C1F84" w14:textId="77777777" w:rsidR="003C2255" w:rsidRDefault="003C2255" w:rsidP="00A0544B">
-[...23 lines deleted...]
-    </w:p>
     <w:p w14:paraId="082C72D7" w14:textId="77777777" w:rsidR="00317A87" w:rsidRPr="00A0544B" w:rsidRDefault="00154367" w:rsidP="00A0544B">
       <w:pPr>
         <w:pStyle w:val="Figure"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="15"/>
+      <w:commentRangeStart w:id="14"/>
       <w:r w:rsidRPr="00A0544B">
         <w:t>Fig. 1</w:t>
       </w:r>
       <w:r w:rsidR="00036AF6" w:rsidRPr="00A0544B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC07AE">
         <w:rPr>
           <w:rStyle w:val="DescriptionChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure description (a) </w:t>
       </w:r>
       <w:r w:rsidR="000D0DD2" w:rsidRPr="00FC07AE">
         <w:rPr>
           <w:rStyle w:val="DescriptionChar"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC07AE">
         <w:rPr>
           <w:rStyle w:val="DescriptionChar"/>
         </w:rPr>
         <w:t xml:space="preserve">irst picture; (b) </w:t>
       </w:r>
       <w:r w:rsidR="000D0DD2" w:rsidRPr="00FC07AE">
         <w:rPr>
           <w:rStyle w:val="DescriptionChar"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC07AE">
         <w:rPr>
           <w:rStyle w:val="DescriptionChar"/>
         </w:rPr>
         <w:t>econd picture</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="15"/>
-[...4 lines deleted...]
-        <w:commentReference w:id="15"/>
+      <w:commentRangeEnd w:id="14"/>
+      <w:r w:rsidR="005025FB" w:rsidRPr="00A0544B">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:commentReference w:id="14"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C3E65C4" w14:textId="77777777" w:rsidR="000D0DD2" w:rsidRDefault="000D0DD2" w:rsidP="00983F71">
       <w:pPr>
         <w:pStyle w:val="Topic"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Equations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70D2EADD" w14:textId="3A8B32AE" w:rsidR="00317A87" w:rsidRDefault="000D0DD2" w:rsidP="00D871AC">
       <w:pPr>
         <w:pStyle w:val="1stParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00D871AC">
         <w:t>Equations and formulae should be typed in Mathtype, and numbered consecutively with Arabic numerals in parentheses on the right hand side of the page (if referred to explicitly in the text). They should also be separated from the surrounding text by one space.</w:t>
       </w:r>
       <w:r w:rsidR="00D80467">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D80467" w:rsidRPr="00D80467">
         <w:t>The equations and formulae should be placed in the table. Then, the table border needs to be adjusted to no border.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6689183E" w14:textId="77777777" w:rsidR="00036AF6" w:rsidRDefault="00036AF6" w:rsidP="00D871AC">
       <w:pPr>
         <w:pStyle w:val="1stParagraph"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9288"/>
-        <w:gridCol w:w="533"/>
+        <w:gridCol w:w="9064"/>
+        <w:gridCol w:w="531"/>
       </w:tblGrid>
       <w:tr w:rsidR="00036AF6" w14:paraId="1EBF79A1" w14:textId="77777777" w:rsidTr="00D80467">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9288" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3473FB62" w14:textId="77777777" w:rsidR="00036AF6" w:rsidRPr="00036AF6" w:rsidRDefault="00727D4E" w:rsidP="00036AF6">
+          <w:p w14:paraId="3473FB62" w14:textId="42817B33" w:rsidR="00036AF6" w:rsidRPr="00BB7872" w:rsidRDefault="00BB7872" w:rsidP="00036AF6">
             <w:pPr>
               <w:pStyle w:val="1stParagraph"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
+            <m:oMathPara>
+              <m:oMath>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math"/>
+                  </w:rPr>
+                  <m:t>ρ=</m:t>
+                </m:r>
+                <m:f>
+                  <m:fPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:i/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:fPr>
+                  <m:num>
+                    <m:acc>
+                      <m:accPr>
+                        <m:chr m:val="⃗"/>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                            <w:i/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:accPr>
+                      <m:e>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math"/>
+                          </w:rPr>
+                          <m:t>E</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:acc>
+                  </m:num>
+                  <m:den>
+                    <m:sSub>
+                      <m:sSubPr>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                            <w:i/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:sSubPr>
+                      <m:e>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math"/>
+                          </w:rPr>
+                          <m:t>J</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sub>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math"/>
+                          </w:rPr>
+                          <m:t>C</m:t>
+                        </m:r>
+                      </m:sub>
+                    </m:sSub>
+                    <m:d>
+                      <m:dPr>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                            <w:i/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:dPr>
+                      <m:e>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math"/>
+                          </w:rPr>
+                          <m:t>T=</m:t>
+                        </m:r>
+                        <m:r>
+                          <m:rPr>
+                            <m:nor/>
+                          </m:rPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math"/>
+                          </w:rPr>
+                          <m:t>const.</m:t>
+                        </m:r>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:e>
+                    </m:d>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                      </w:rPr>
+                      <m:t>⋅</m:t>
+                    </m:r>
+                    <m:d>
+                      <m:dPr>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                            <w:i/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:dPr>
+                      <m:e>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math"/>
+                          </w:rPr>
+                          <m:t>P</m:t>
+                        </m:r>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                          </w:rPr>
+                          <m:t>⋅</m:t>
+                        </m:r>
+                        <m:sSup>
+                          <m:sSupPr>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                <w:i/>
+                              </w:rPr>
+                            </m:ctrlPr>
+                          </m:sSupPr>
+                          <m:e>
+                            <m:d>
+                              <m:dPr>
+                                <m:ctrlPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                    <w:i/>
+                                  </w:rPr>
+                                </m:ctrlPr>
+                              </m:dPr>
+                              <m:e>
+                                <m:f>
+                                  <m:fPr>
+                                    <m:ctrlPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                        <w:i/>
+                                      </w:rPr>
+                                    </m:ctrlPr>
+                                  </m:fPr>
+                                  <m:num>
+                                    <m:acc>
+                                      <m:accPr>
+                                        <m:chr m:val="⃗"/>
+                                        <m:ctrlPr>
+                                          <w:rPr>
+                                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                            <w:i/>
+                                          </w:rPr>
+                                        </m:ctrlPr>
+                                      </m:accPr>
+                                      <m:e>
+                                        <m:r>
+                                          <w:rPr>
+                                            <w:rFonts w:ascii="Cambria Math"/>
+                                          </w:rPr>
+                                          <m:t>E</m:t>
+                                        </m:r>
+                                      </m:e>
+                                    </m:acc>
+                                  </m:num>
+                                  <m:den>
+                                    <m:sSub>
+                                      <m:sSubPr>
+                                        <m:ctrlPr>
+                                          <w:rPr>
+                                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                            <w:i/>
+                                          </w:rPr>
+                                        </m:ctrlPr>
+                                      </m:sSubPr>
+                                      <m:e>
+                                        <m:r>
+                                          <w:rPr>
+                                            <w:rFonts w:ascii="Cambria Math"/>
+                                          </w:rPr>
+                                          <m:t>E</m:t>
+                                        </m:r>
+                                      </m:e>
+                                      <m:sub>
+                                        <m:r>
+                                          <w:rPr>
+                                            <w:rFonts w:ascii="Cambria Math"/>
+                                          </w:rPr>
+                                          <m:t>C</m:t>
+                                        </m:r>
+                                      </m:sub>
+                                    </m:sSub>
+                                  </m:den>
+                                </m:f>
+                              </m:e>
+                            </m:d>
+                          </m:e>
+                          <m:sup>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math"/>
+                              </w:rPr>
+                              <m:t>m</m:t>
+                            </m:r>
+                          </m:sup>
+                        </m:sSup>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math"/>
+                          </w:rPr>
+                          <m:t>+</m:t>
+                        </m:r>
+                        <m:d>
+                          <m:dPr>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                <w:i/>
+                              </w:rPr>
+                            </m:ctrlPr>
+                          </m:dPr>
+                          <m:e>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math"/>
+                              </w:rPr>
+                              <m:t>1</m:t>
+                            </m:r>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math"/>
+                              </w:rPr>
+                              <m:t>-</m:t>
+                            </m:r>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math"/>
+                              </w:rPr>
+                              <m:t>P</m:t>
+                            </m:r>
+                          </m:e>
+                        </m:d>
+                      </m:e>
+                    </m:d>
+                  </m:den>
+                </m:f>
+              </m:oMath>
+            </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="607FB7EA" w14:textId="77777777" w:rsidR="00036AF6" w:rsidRDefault="00036AF6" w:rsidP="00036AF6">
             <w:pPr>
               <w:pStyle w:val="1stParagraph"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="32A9E55D" w14:textId="77777777" w:rsidR="00317A87" w:rsidRDefault="000D0DD2" w:rsidP="000D0DD2">
       <w:pPr>
         <w:pStyle w:val="Topic"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Online License Transfer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AD0EC63" w14:textId="77777777" w:rsidR="00317A87" w:rsidRPr="00063D04" w:rsidRDefault="000D0DD2" w:rsidP="00D871AC">
       <w:pPr>
         <w:pStyle w:val="1stParagraph"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D0DD2">
         <w:t>By publishing in journals under Penerbit UTHM, the authors implicity transfers copyrights of their article to Penerbit UTHM. All authors are required to complete the Procedia exclusive license transfer agreement before the article can be published, which they can do online. This transfer agreement enables Penerbit UTHM to protect the copyrighted material for the authors, but does not relinquish the authors’ proprietary rights. The copyright transfer covers the exclusive rights to reproduce and distribute the article, including reprints, photographic reproductions, microfilm or any other reproductions of similar nature and translations. Authors are responsible for obtaining from the copyright holder, the permission to reproduce any figures for which copyright exists.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C09765E" w14:textId="77777777" w:rsidR="00221BAD" w:rsidRPr="00221BAD" w:rsidRDefault="00221BAD" w:rsidP="00950187">
+    <w:p w14:paraId="5FD46B3E" w14:textId="77777777" w:rsidR="00BB7872" w:rsidRPr="00221BAD" w:rsidRDefault="00BB7872" w:rsidP="00BB7872">
       <w:pPr>
         <w:pStyle w:val="Acknowledgement"/>
       </w:pPr>
-      <w:commentRangeStart w:id="16"/>
+      <w:commentRangeStart w:id="15"/>
       <w:r w:rsidRPr="00221BAD">
         <w:t>Acknowledgement</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="16"/>
-      <w:r w:rsidR="005025FB">
+      <w:commentRangeEnd w:id="15"/>
+      <w:r w:rsidRPr="00221BAD">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="120EDD47" w14:textId="77777777" w:rsidR="00317A87" w:rsidRDefault="00D871AC" w:rsidP="00D871AC">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="15"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73230E99" w14:textId="77777777" w:rsidR="00BB7872" w:rsidRDefault="00BB7872" w:rsidP="00BB7872">
       <w:pPr>
         <w:pStyle w:val="1stParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This section is compulsory. </w:t>
       </w:r>
-      <w:r w:rsidR="00221BAD" w:rsidRPr="00221BAD">
+      <w:r w:rsidRPr="00221BAD">
         <w:t>Acknowledgements and Reference heading should be left justified, bold, with the first letter capitalized but have no numbers. Text below continues as normal.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Example, </w:t>
       </w:r>
-      <w:commentRangeStart w:id="17"/>
+      <w:commentRangeStart w:id="16"/>
       <w:r w:rsidRPr="00D871AC">
         <w:t>Communication of this research is made possible through monetary assistance by Universiti Tun Hussein Onn Malaysia and the UTHM Publisher’s Office via Publication Fund E15216</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
+      <w:commentRangeEnd w:id="16"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:commentReference w:id="16"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F4050F" w14:textId="77777777" w:rsidR="00BB7872" w:rsidRPr="00221BAD" w:rsidRDefault="00BB7872" w:rsidP="00BB7872">
+      <w:pPr>
+        <w:pStyle w:val="Acknowledgement"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="17"/>
+      <w:r>
+        <w:t>Conflict of Interest</w:t>
+      </w:r>
       <w:commentRangeEnd w:id="17"/>
-      <w:r w:rsidR="00DC2AB8">
+      <w:r w:rsidRPr="00221BAD">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="17"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F4B9A46" w14:textId="77777777" w:rsidR="007E07DC" w:rsidRPr="00221BAD" w:rsidRDefault="007E07DC" w:rsidP="00950187">
+    <w:p w14:paraId="0672E57F" w14:textId="77777777" w:rsidR="00BB7872" w:rsidRDefault="00BB7872" w:rsidP="00BB7872">
+      <w:pPr>
+        <w:pStyle w:val="1stParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A08CC">
+        <w:t>Authors declare that there is no conflict of interests regarding the publication of the paper.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00DAF2D6" w14:textId="77777777" w:rsidR="00BB7872" w:rsidRDefault="00BB7872" w:rsidP="00BB7872">
       <w:pPr>
         <w:pStyle w:val="Acknowledgement"/>
       </w:pPr>
       <w:commentRangeStart w:id="18"/>
       <w:r>
-        <w:t>Conflict of Interest</w:t>
+        <w:t>Author Contribution</w:t>
       </w:r>
       <w:commentRangeEnd w:id="18"/>
-      <w:r w:rsidR="005025FB">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="18"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="726A5315" w14:textId="77777777" w:rsidR="007E07DC" w:rsidRDefault="008A08CC" w:rsidP="007E07DC">
+    <w:p w14:paraId="6AA2A9F8" w14:textId="77777777" w:rsidR="00BB7872" w:rsidRDefault="00BB7872" w:rsidP="00BB7872">
       <w:pPr>
         <w:pStyle w:val="1stParagraph"/>
       </w:pPr>
-      <w:r w:rsidRPr="008A08CC">
-[...7 lines deleted...]
-      <w:commentRangeStart w:id="19"/>
       <w:r>
-        <w:t>Author Contribution</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="14E334CE" w14:textId="77777777" w:rsidR="00DC0E4F" w:rsidRDefault="00BB4221" w:rsidP="00DC0E4F">
+        <w:t xml:space="preserve">This section is compulsory. This journal requires that all authors take public responsibility for the content of the work submitted for review. The contributions of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0468D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>all authors must be described in the following manner</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D5F9211" w14:textId="77777777" w:rsidR="00BB7872" w:rsidRDefault="00BB7872" w:rsidP="00BB7872">
       <w:pPr>
         <w:pStyle w:val="1stParagraph"/>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-    <w:p w14:paraId="624C6221" w14:textId="77777777" w:rsidR="00DC0E4F" w:rsidRPr="00230164" w:rsidRDefault="00DC0E4F" w:rsidP="00A27980">
+    </w:p>
+    <w:p w14:paraId="56738EF6" w14:textId="77777777" w:rsidR="00BB7872" w:rsidRPr="00230164" w:rsidRDefault="00BB7872" w:rsidP="00BB7872">
       <w:pPr>
         <w:pStyle w:val="NextParagraph"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
+      <w:commentRangeStart w:id="19"/>
+      <w:r w:rsidRPr="00230164">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The authors confirm contribution to the paper as follows: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230164">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>study conception and design:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230164">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Author</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>’s Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230164">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230164">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, Author</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>’s Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230164">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230164">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230164">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>data collection:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230164">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Author</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>’s Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230164">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230164">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230164">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analysis and interpretation of results:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230164">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Author</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>’s Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230164">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230164">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, Author</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>’s Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230164">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230164">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, Author</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>’s Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230164">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230164">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230164">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>draft manuscript preparation:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230164">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Author</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>’s Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230164">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230164">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, Author</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>’s Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230164">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230164">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. All authors reviewed the results and approved the final version of the manuscript.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="19"/>
+      <w:r w:rsidRPr="00230164">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:commentReference w:id="19"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4045B7" w14:textId="77777777" w:rsidR="00BB7872" w:rsidRDefault="00BB7872" w:rsidP="00BB7872">
+      <w:pPr>
+        <w:pStyle w:val="NextParagraph"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EBF48DB" w14:textId="77777777" w:rsidR="00BB7872" w:rsidRPr="001F0605" w:rsidRDefault="00BB7872" w:rsidP="00BB7872">
+      <w:pPr>
+        <w:pStyle w:val="NextParagraph"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">An author name can appear multiple times, and each author name must appear at least once. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F0605">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">For single authors, use the following wording: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B5AEF6D" w14:textId="77777777" w:rsidR="00BB7872" w:rsidRDefault="00BB7872" w:rsidP="00BB7872">
+      <w:pPr>
+        <w:pStyle w:val="NextParagraph"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FB6AB66" w14:textId="3A9FD16F" w:rsidR="00DC0E4F" w:rsidRPr="00230164" w:rsidRDefault="00BB7872" w:rsidP="00BB7872">
+      <w:pPr>
+        <w:pStyle w:val="NextParagraph"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
       <w:commentRangeStart w:id="20"/>
       <w:r w:rsidRPr="00230164">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">The authors confirm contribution to the paper as follows: </w:t>
-      </w:r>
+        <w:t>The author confirms sole responsibility for the following: study conception and design, data collection, analysis and interpretation of results, and manuscript preparation.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="20"/>
       <w:r w:rsidRPr="00230164">
         <w:rPr>
-          <w:b/>
-[...175 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:commentReference w:id="20"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275D6CB9" w14:textId="77777777" w:rsidR="00A27980" w:rsidRDefault="00A27980" w:rsidP="00A27980">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3DDA22B9" w14:textId="77777777" w:rsidR="00950187" w:rsidRDefault="00950187" w:rsidP="00950187">
+      <w:pPr>
+        <w:pStyle w:val="Acknowledgement"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="21"/>
       <w:r>
-        <w:t>An author name can appear multiple times, and each author name must appear at least once. For single authors, use the following wording:</w:t>
-[...26 lines deleted...]
-        <w:t>The author confirms sole responsibility for the following: study conception and design, data collection, analysis and interpretation of results, and manuscript preparation.</w:t>
+        <w:t>Appendix A: An Example</w:t>
       </w:r>
       <w:commentRangeEnd w:id="21"/>
-      <w:r w:rsidR="00DC2AB8">
+      <w:r w:rsidR="005025FB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="21"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DDA22B9" w14:textId="77777777" w:rsidR="00950187" w:rsidRDefault="00950187" w:rsidP="00950187">
+    <w:p w14:paraId="7472F5A9" w14:textId="77777777" w:rsidR="00950187" w:rsidRDefault="00950187" w:rsidP="00950187">
+      <w:pPr>
+        <w:pStyle w:val="1stParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Authors including an appendix section should do so before the References section. Multiple appendices should all have headings in the style used above. They will automatically be ordered A, B, C etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79474828" w14:textId="77777777" w:rsidR="00317A87" w:rsidRDefault="00317A87" w:rsidP="00950187">
       <w:pPr>
         <w:pStyle w:val="Acknowledgement"/>
       </w:pPr>
       <w:commentRangeStart w:id="22"/>
       <w:r>
-        <w:t>Appendix A: An Example</w:t>
+        <w:t>References</w:t>
       </w:r>
       <w:commentRangeEnd w:id="22"/>
       <w:r w:rsidR="005025FB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="22"/>
-      </w:r>
-[...25 lines deleted...]
-        <w:commentReference w:id="23"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EA818CC" w14:textId="77777777" w:rsidR="001225FC" w:rsidRDefault="001225FC" w:rsidP="001225FC">
       <w:pPr>
         <w:pStyle w:val="1stParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="001225FC">
         <w:t>This guide contains examples of common types of APA Style references. Section numbers indicate where to find the examples in the Publication Manual of the American Psychological Association (7th ed.).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51CC2419" w14:textId="77777777" w:rsidR="00FF1613" w:rsidRPr="00950187" w:rsidRDefault="00FF1613" w:rsidP="00950187">
       <w:pPr>
         <w:pStyle w:val="Acknowledgement"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00950187">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Journal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F91B2B1" w14:textId="77777777" w:rsidR="00317A87" w:rsidRPr="000C7B98" w:rsidRDefault="000D3017" w:rsidP="000C7B98">
+    <w:p w14:paraId="1F91B2B1" w14:textId="77777777" w:rsidR="00317A87" w:rsidRPr="006B7320" w:rsidRDefault="000D3017" w:rsidP="000C7B98">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
       </w:pPr>
-      <w:commentRangeStart w:id="24"/>
+      <w:commentRangeStart w:id="23"/>
       <w:r w:rsidRPr="000C7B98">
         <w:t>Akmal Nizam Mohammed &amp; Farzad Ismail (2013) Study of an entropy-consistent Navier-Stokes flux, International Journal of Computational Fluid Dynamics, 27</w:t>
       </w:r>
       <w:r w:rsidR="004C2F0E" w:rsidRPr="000C7B98">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="000C7B98">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="004C2F0E" w:rsidRPr="000C7B98">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="000C7B98">
         <w:t>, 1-14,</w:t>
       </w:r>
       <w:r w:rsidR="001F7767" w:rsidRPr="000C7B98">
-        <w:t xml:space="preserve"> https://doi.org/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000C7B98">
+        <w:t xml:space="preserve"> https://doi.or</w:t>
+      </w:r>
+      <w:r w:rsidR="001F7767" w:rsidRPr="006B7320">
+        <w:t>g/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:t>10.1080/10618562.2012.752573</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="24"/>
-      <w:r w:rsidR="005025FB" w:rsidRPr="000C7B98">
+      <w:commentRangeEnd w:id="23"/>
+      <w:r w:rsidR="005025FB" w:rsidRPr="006B7320">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:commentReference w:id="24"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="33810173" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="00950187" w:rsidRDefault="008A2BEF" w:rsidP="00950187">
+        <w:commentReference w:id="23"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33810173" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="00950187">
       <w:pPr>
         <w:pStyle w:val="Acknowledgement"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00950187">
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Online Magazine Article</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772167C0" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
+    <w:p w14:paraId="772167C0" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
       </w:pPr>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t xml:space="preserve">Thomson, J. (2022, September 8). Massive, strange white structures appear on Utah’s Great Salt Lake. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F5ABE">
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Newsweek</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>https://www.newsweek.com/mysterious-mounds-great-salt-lake-utah-explained-mirabilite-1741151</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57961BD2" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
+    <w:p w14:paraId="57961BD2" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="260"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Print Magazine Article </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B636DC" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
+    <w:p w14:paraId="34B636DC" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
       </w:pPr>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t xml:space="preserve">Nicholl, K. (2020, May). A royal spark. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F5ABE">
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Vanity Fair</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F5ABE">
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>62</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t>(5), 56–65, 100.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D635B28" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
+    <w:p w14:paraId="4D635B28" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="260"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Online Newspaper Article</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77ACE113" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="001F7767" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
+    <w:p w14:paraId="77ACE113" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
       </w:pPr>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t xml:space="preserve">Roberts, S. (2020, April 9). Early string ties us to Neanderthals. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F5ABE">
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>The New York Times</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="001F7767">
+      <w:r w:rsidR="001F7767" w:rsidRPr="006B7320">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>https://www.nytimes.com/2020/04/09/science/neanderthals-fiber-string-math.html</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E43840C" w14:textId="77777777" w:rsidR="009E5503" w:rsidRDefault="008A2BEF" w:rsidP="009E5503">
+    <w:p w14:paraId="3E43840C" w14:textId="77777777" w:rsidR="009E5503" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="009E5503">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="260"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Print Newspaper Article</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F2D9ACC" w14:textId="77777777" w:rsidR="009E5503" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
+    <w:p w14:paraId="3F2D9ACC" w14:textId="77777777" w:rsidR="009E5503" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
       </w:pPr>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t xml:space="preserve">Reynolds, G. (2019, April 9). Different strokes for athletic hearts. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5503">
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>The New York Times</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t>, D4.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5398672A" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="009E5503">
+    <w:p w14:paraId="5398672A" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="009E5503">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="260"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 45 Book"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 45 Book"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Blog Post</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18BA950B" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="00A27980" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
+    <w:p w14:paraId="18BA950B" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t xml:space="preserve">Rutledge, P. (2019, March 11). The upside of social media. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F5ABE">
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>The Media Psychology Blog.</w:t>
       </w:r>
-      <w:r w:rsidR="001F7767">
+      <w:r w:rsidR="001F7767" w:rsidRPr="006B7320">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00A27980" w:rsidRPr="00E30A60">
+        <w:r w:rsidR="00A27980" w:rsidRPr="006B7320">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Avenir LT Pro 45 Book"/>
+            <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://www.pamelarutledge.com/2019/03/11/the-upside-of-social-media</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="48F49838" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
+    <w:p w14:paraId="48F49838" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="260"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Authored Book</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A807249" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="00386343" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
+    <w:p w14:paraId="6A807249" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t xml:space="preserve">Kaufman, K. A., Glass, C. R., &amp; Pineau, T. R. (2018). </w:t>
       </w:r>
-      <w:r w:rsidRPr="001961DB">
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Mindful sport performance enhancement: Mental training for athletes and coaches. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t>American Psychological Association.</w:t>
       </w:r>
-      <w:r w:rsidR="001F7767">
+      <w:r w:rsidR="001F7767" w:rsidRPr="006B7320">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00386343" w:rsidRPr="00423728">
+        <w:r w:rsidR="00386343" w:rsidRPr="006B7320">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Avenir LT Pro 45 Book"/>
+            <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/0000048-000</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5CAD4178" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="00E506EF">
+    <w:p w14:paraId="5CAD4178" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="00E506EF">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9605"/>
         </w:tabs>
         <w:spacing w:before="260"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Edited Book Chapte</w:t>
       </w:r>
-      <w:r w:rsidR="00C91F19">
+      <w:r w:rsidR="00C91F19" w:rsidRPr="006B7320">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="00E506EF">
+      <w:r w:rsidR="00E506EF" w:rsidRPr="006B7320">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DB58875" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
+    <w:p w14:paraId="7DB58875" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t xml:space="preserve">Zeleke, W. A., Hughes, T. L., &amp; Drozda, N. (2020). Home–school collaboration to promote mind–body health. In C. Maykel &amp; M. A. Bray (Eds.), </w:t>
       </w:r>
-      <w:r w:rsidRPr="001961DB">
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Promoting mind–body health in schools: Interventions for mental health professionals </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t xml:space="preserve">(pp. 11–26). American Psychological Association. </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="009E5503" w:rsidRPr="00540757">
+        <w:r w:rsidR="009E5503" w:rsidRPr="006B7320">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Avenir LT Pro 45 Book"/>
+            <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/0000157-002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3840F7FA" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
+    <w:p w14:paraId="3840F7FA" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="260"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Online Dictionary Entr</w:t>
       </w:r>
-      <w:r w:rsidR="00C91F19">
+      <w:r w:rsidR="00C91F19" w:rsidRPr="006B7320">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F75F4E2" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
+    <w:p w14:paraId="2F75F4E2" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
         <w:rPr>
           <w:rFonts w:cs="Avenir LT Pro 45 Book"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t xml:space="preserve">American Psychological Association. (n.d.). Internet addiction. </w:t>
       </w:r>
-      <w:r w:rsidRPr="001961DB">
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>In APA dictionary of psychology</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t>. Retrieved April 24, 2022, from</w:t>
       </w:r>
-      <w:r w:rsidR="001961DB">
+      <w:r w:rsidR="001961DB" w:rsidRPr="006B7320">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>https://dictionary.apa.org/internet-addiction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B404B61" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
+    <w:p w14:paraId="5B404B61" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="260"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Report by a Group Author</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C98BACE" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="00C778DA" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
+    <w:p w14:paraId="4C98BACE" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
       </w:pPr>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t>World Health Organization. (2014). Comprehensive implementation plan on maternal, infant and young child nutrition.</w:t>
       </w:r>
-      <w:r w:rsidR="001961DB">
+      <w:r w:rsidR="001961DB" w:rsidRPr="006B7320">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>https://apps.who.int/iris/bitstream/handle/10665/113048/WHO_NMH_NHD_14.1_eng.pdf?ua=1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A434043" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
+    <w:p w14:paraId="1A434043" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="260"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Report by Individual Authors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2105127F" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
+    <w:p w14:paraId="2105127F" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
         <w:rPr>
           <w:rFonts w:cs="Avenir LT Pro 45 Book"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t xml:space="preserve">Winthrop, R., Ziegler, L., Handa, R., &amp; Fakoya, F. (2019). </w:t>
       </w:r>
-      <w:r w:rsidRPr="001961DB">
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>How playful learning can help leapfrog progress in education</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t xml:space="preserve">. Center for Universal Education at Brookings. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>https://www.brookings.edu/wp-content/uploads/2019/04/how_playful_learning_can_help_leapfrog_progress_in_education.pdf</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA368E7" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
+    <w:p w14:paraId="5AA368E7" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="260"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Press Release</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49FC4CCB" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
+    <w:p w14:paraId="49FC4CCB" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
         <w:rPr>
           <w:rFonts w:cs="Avenir LT Pro 45 Book"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t xml:space="preserve">American Psychological Association. (2020, March 2). </w:t>
       </w:r>
-      <w:r w:rsidRPr="001961DB">
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">APA reaffirms psychologists’ role in combating climate change </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t xml:space="preserve">[Press release]. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>https://www.apa.org/news/press/releases/2020/03/combating-climate-change</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1AF0A5" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
+    <w:p w14:paraId="6F1AF0A5" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="260"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Conference Session</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778ECF2B" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006A2EC0" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
+    <w:p w14:paraId="778ECF2B" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
       </w:pPr>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t xml:space="preserve">Davidson, R. J. (2019, August 8–11). </w:t>
       </w:r>
-      <w:r w:rsidRPr="001961DB">
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Well-being is a skill </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t xml:space="preserve">[Conference session]. APA 2019 Convention, Chicago, IL, United States. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>https://irp</w:t>
       </w:r>
-      <w:r w:rsidR="001F7767">
+      <w:r w:rsidR="001F7767" w:rsidRPr="006B7320">
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>cdn.multiscreensite.com/a5ea5d51/files/uploaded/APA2019Program_190708.pdf</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CAE8DBF" w14:textId="77777777" w:rsidR="009E5503" w:rsidRDefault="008A2BEF" w:rsidP="009E5503">
+    <w:p w14:paraId="3CAE8DBF" w14:textId="77777777" w:rsidR="009E5503" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="009E5503">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="260"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dissertation From a Database</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F80AC3C" w14:textId="77777777" w:rsidR="009E5503" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
+    <w:p w14:paraId="0F80AC3C" w14:textId="77777777" w:rsidR="009E5503" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
       </w:pPr>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t>Horvath-Plyman, M. (2018). Social media and the college student journey: An examination of how social media use impacts social capital and affects college choice, access, and transition (Publication No. 10937367). [Doctoral dissertation, New York University]. ProQuest Dissertations and Theses Global.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="565C3716" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="009E5503">
+    <w:p w14:paraId="565C3716" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="009E5503">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="260"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 45 Book"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 45 Book"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Preprint Articl</w:t>
       </w:r>
-      <w:r w:rsidR="00C91F19">
+      <w:r w:rsidR="00C91F19" w:rsidRPr="006B7320">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 45 Book"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ABA3729" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
+    <w:p w14:paraId="2ABA3729" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
         <w:rPr>
           <w:rFonts w:cs="Avenir LT Pro 45 Book"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t xml:space="preserve">Latimier, A., Peyre, H., &amp; Ramus, F. (2020). A meta-analytic review of the benefit of spacing out retrieval practice episodes on retention. PsyArXiv. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>https://psyarxiv.com/kzy7u/</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E2F683" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
+    <w:p w14:paraId="44E2F683" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="260"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Data Set</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5217D887" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
+    <w:p w14:paraId="5217D887" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
         <w:rPr>
           <w:rFonts w:cs="Avenir LT Pro 45 Book"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">O’Donohue, W. (2017). </w:t>
       </w:r>
-      <w:r w:rsidRPr="001961DB">
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Content analysis of undergraduate psychology textbooks </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t>(ICPSR 21600; Version V1) [Data set]. Inter-university Consortium for Political and Social Research</w:t>
       </w:r>
-      <w:r w:rsidR="00C778DA">
+      <w:r w:rsidR="00C778DA" w:rsidRPr="006B7320">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="00C778DA">
+        <w:r w:rsidR="00C778DA" w:rsidRPr="006B7320">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Avenir LT Pro 45 Book"/>
             <w:color w:val="000000"/>
+            <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.3886/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C778DA">
+      <w:r w:rsidR="00C778DA" w:rsidRPr="006B7320">
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>ICPSR36966.v1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77DAA42E" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
+    <w:p w14:paraId="77DAA42E" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="260"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Film or Video</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19D9838E" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
+    <w:p w14:paraId="19D9838E" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
       </w:pPr>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t xml:space="preserve">Docter, P., &amp; Del Carmen, R. (Directors). (2015). </w:t>
       </w:r>
-      <w:r w:rsidRPr="001961DB">
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Inside out </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t>[Film]. Walt Disney Pictures; Pixar Animation Studios.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4898A864" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
+    <w:p w14:paraId="4898A864" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="260"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>TV Series Episode</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2380DAF3" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
+    <w:p w14:paraId="2380DAF3" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
       </w:pPr>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t xml:space="preserve">Dippold, K. (Writer), &amp; Trim, M. (Director). (2011, April 14). Fancy party (Season 3, Episode 9) [TV series episode]. In G. Daniels, H. Klein, D. Miner, &amp; M. Schur (Executive Producers), </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F5ABE">
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Parks and recreation</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t>. Deedle-Dee Productions; Fremulon; 3 Arts Entertainment; Universal Media Studios.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="215C4EDB" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
+    <w:p w14:paraId="215C4EDB" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="260"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Webinar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D49F256" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="000C7B98" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
+    <w:p w14:paraId="6D49F256" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
       </w:pPr>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t xml:space="preserve">Kamin, H. S., Lee, C. L., &amp; McAdoo, T. L. (2020). </w:t>
       </w:r>
-      <w:r w:rsidRPr="001961DB">
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Creating references using seventh edition APA Style </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t xml:space="preserve">[Webinar]. American Psychological Association. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>https://apastyle.apa.org/instructional-aids/tutorials-webinars</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E2B1B9" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
+    <w:p w14:paraId="48E2B1B9" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="260"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>YouTube Video</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC8D003" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="000C7B98" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
+    <w:p w14:paraId="3BC8D003" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
       </w:pPr>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t xml:space="preserve">Above The Noise. (2017, October 18). </w:t>
       </w:r>
-      <w:r w:rsidRPr="001961DB">
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Can procrastination be a good thing? </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t>[Video]. YouTube.</w:t>
       </w:r>
-      <w:r w:rsidR="000C7B98">
+      <w:r w:rsidR="000C7B98" w:rsidRPr="006B7320">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>https://www.youtube.com/watch?v=FQMwmBNNOnQ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E0D9B6" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
+    <w:p w14:paraId="21E0D9B6" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="260"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Song or Track</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0CCDB2" w14:textId="77777777" w:rsidR="009E5503" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
+    <w:p w14:paraId="4A0CCDB2" w14:textId="77777777" w:rsidR="009E5503" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
       </w:pPr>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t xml:space="preserve">Nirvana. (1991). Smells like teen spirit [Song]. On </w:t>
       </w:r>
-      <w:r w:rsidRPr="001961DB">
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Nevermind</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t>. DGC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="683BF071" w14:textId="77777777" w:rsidR="00621FA2" w:rsidRDefault="00621FA2" w:rsidP="000C7B98">
+    <w:p w14:paraId="683BF071" w14:textId="77777777" w:rsidR="00621FA2" w:rsidRPr="006B7320" w:rsidRDefault="00621FA2" w:rsidP="000C7B98">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E840387" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
+    <w:p w14:paraId="5E840387" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4472C4"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4472C4"/>
         </w:rPr>
         <w:t>Radio Broadcast</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09884224" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="000C7B98" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
+    <w:p w14:paraId="09884224" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
       </w:pPr>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t xml:space="preserve">Hersher, R. (2020, March 19). </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5503">
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Spring starts today all over America, which is weird </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t>[Radio broadcast]. NPR.</w:t>
       </w:r>
-      <w:r w:rsidR="000C7B98">
+      <w:r w:rsidR="000C7B98" w:rsidRPr="006B7320">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>https://www.npr.org/2020/03/19/817237429/spring-starts-today-all-over america-which-is-weird</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B5E085D" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
+    <w:p w14:paraId="4B5E085D" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="260"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Podcast Episode</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7173B4D8" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006A2EC0" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
+    <w:p w14:paraId="7173B4D8" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
       </w:pPr>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t xml:space="preserve">Santos, L. (Host). (n.d.) Psychopaths and superheroes (No. 1) [Audio podcast episode]. In </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5503">
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">The happiness lab with Dr. Laurie Santos. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t xml:space="preserve">Pushkin Industries. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>https://www.happinesslab.fm/season-2-episodes/episode-1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EEDB33B" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
+    <w:p w14:paraId="7EEDB33B" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="260"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Infographic</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0001ECE0" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
+    <w:p w14:paraId="0001ECE0" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
         <w:rPr>
           <w:rFonts w:cs="Avenir LT Pro 45 Book"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t xml:space="preserve">American Psychological Association. (n.d.). </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5503">
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Data sharing </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t>[Infographic].</w:t>
       </w:r>
-      <w:r w:rsidR="006A2EC0">
+      <w:r w:rsidR="006A2EC0" w:rsidRPr="006B7320">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>https://www.apa.org/pubs/journals/data-sharing-infographic.pdf</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64E90C63" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
+    <w:p w14:paraId="64E90C63" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="260"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PowerPoint From a Classroom Website</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B8D28F3" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
+    <w:p w14:paraId="5B8D28F3" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
         <w:rPr>
           <w:rFonts w:cs="Avenir LT Pro 45 Book"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t xml:space="preserve">Mack, R., &amp; Spake, G. (2018). Citing open source images and formatting references for presentations [PowerPoint slides]. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>Canvas@FNU. https://fnu.onelogin.com/login</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5168EB10" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
+    <w:p w14:paraId="5168EB10" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="260"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tweet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="410E9729" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006A2EC0" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
+    <w:p w14:paraId="410E9729" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
       </w:pPr>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t>Obama, B. [@BarackObama]. (2020, April 7). It’s World Health Day, and we owe a profound debt of gratitude to all our medical professionals. They’re still giving [Tweet]. Twitter.</w:t>
       </w:r>
-      <w:r w:rsidR="006A2EC0">
+      <w:r w:rsidR="006A2EC0" w:rsidRPr="006B7320">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>https://twitter.com/BarackObama/status/1247555328365023238</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C9CB45" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
+    <w:p w14:paraId="67C9CB45" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="260"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Open Educational Resource</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43880BEE" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006A2EC0" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
+    <w:p w14:paraId="43880BEE" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
       </w:pPr>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t xml:space="preserve">Fagan, J. (2019, March 25). </w:t>
       </w:r>
-      <w:r w:rsidRPr="001961DB">
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Nursing clinical brain</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t>. OER Commons. Retrieved January 7, 2020, from</w:t>
       </w:r>
-      <w:r w:rsidR="006A2EC0">
+      <w:r w:rsidR="006A2EC0" w:rsidRPr="006B7320">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>https://www.oercommons.org/authoring/53029-nursing-clinical-brain/view</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="553E7896" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
+    <w:p w14:paraId="553E7896" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="260"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Webpage</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A4E523" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="000C7B98" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
+    <w:p w14:paraId="58A4E523" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
       </w:pPr>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t>Chandler, N. (2020, April 9). What’s the difference between Sasquatch and Bigfoot? howstuffworks.</w:t>
       </w:r>
-      <w:r w:rsidR="000C7B98">
+      <w:r w:rsidR="000C7B98" w:rsidRPr="006B7320">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>https://science.howstuffworks.com/science-vs-myth/strange-creatures/sasquatch-bigfoot-difference.htm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F756F7" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
+    <w:p w14:paraId="48F756F7" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="260"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Webpage on a News Website</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D0271C" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006A2EC0" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
+    <w:p w14:paraId="53D0271C" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
       </w:pPr>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t xml:space="preserve">Machado, J., &amp; Turner, K. (2020, March 7). </w:t>
       </w:r>
-      <w:r w:rsidRPr="001961DB">
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">The future of feminism. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t>Vox.</w:t>
       </w:r>
-      <w:r w:rsidR="006A2EC0">
+      <w:r w:rsidR="006A2EC0" w:rsidRPr="006B7320">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>https://www.vox.com/identities/2020/3/7/21163193/international-womens-day-2020</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73792DCB" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
+    <w:p w14:paraId="73792DCB" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="260"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Webpage With a Retrieval Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ADEAFAC" w14:textId="77777777" w:rsidR="00BC262C" w:rsidRPr="00BC262C" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
+    <w:p w14:paraId="0ADEAFAC" w14:textId="77777777" w:rsidR="00BC262C" w:rsidRPr="006B7320" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
       </w:pPr>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Center for Systems Science and Engineering. (2020, May 6). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F751C4">
+      <w:r w:rsidRPr="006B7320">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>COVID-19 dashboard by the Center for Systems Science and Engineering (CSSE) at Johns Hopkins University (JHU)</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A2BEF">
+      <w:r w:rsidRPr="006B7320">
         <w:t xml:space="preserve">. Johns Hopkins University &amp; Medicine, Coronavirus Resource Center. Retrieved May 6, 2020, from </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00BC262C" w:rsidRPr="00F751C4">
+        <w:r w:rsidR="00BC262C" w:rsidRPr="006B7320">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Avenir LT Pro 45 Book"/>
+            <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://coronavirus.jhu.edu/map.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="00BC262C" w:rsidRPr="00BC262C" w:rsidSect="00916011">
+    <w:sectPr w:rsidR="00BC262C" w:rsidRPr="006B7320" w:rsidSect="00916011">
       <w:headerReference w:type="even" r:id="rId17"/>
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="even" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:headerReference w:type="first" r:id="rId21"/>
       <w:footerReference w:type="first" r:id="rId22"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="1512" w:right="1152" w:bottom="1152" w:left="1152" w:header="864" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="0" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T09:19:00Z" w:initials="MABZ">
     <w:p w14:paraId="1C0614C1" w14:textId="77777777" w:rsidR="0038135C" w:rsidRDefault="0038135C">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Use Article Title Style</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="2" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T09:21:00Z" w:initials="MABZ">
+  <w:comment w:id="1" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T09:21:00Z" w:initials="MABZ">
     <w:p w14:paraId="3056FD97" w14:textId="77777777" w:rsidR="0038135C" w:rsidRDefault="0038135C">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Use Author Style</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="3" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T09:36:00Z" w:initials="MABZ">
+  <w:comment w:id="2" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T09:36:00Z" w:initials="MABZ">
     <w:p w14:paraId="144B5CA7" w14:textId="77777777" w:rsidR="00A27980" w:rsidRDefault="00A27980">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Insert corresponding author e-mail</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="5" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T08:53:00Z" w:initials="MABZ">
+  <w:comment w:id="4" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T08:53:00Z" w:initials="MABZ">
     <w:p w14:paraId="2A2E417F" w14:textId="77777777" w:rsidR="00835116" w:rsidRDefault="00835116">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Use Topic Style</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="6" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T09:06:00Z" w:initials="MABZ">
+  <w:comment w:id="5" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T09:06:00Z" w:initials="MABZ">
     <w:p w14:paraId="4B935BE9" w14:textId="77777777" w:rsidR="002D46E7" w:rsidRDefault="002D46E7">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Use 1st Paragraph Style</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="7" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T08:54:00Z" w:initials="MABZ">
+  <w:comment w:id="6" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T08:54:00Z" w:initials="MABZ">
     <w:p w14:paraId="6F39CB04" w14:textId="77777777" w:rsidR="00835116" w:rsidRDefault="00835116">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Use Sub Topic Style</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="8" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T09:07:00Z" w:initials="MABZ">
+  <w:comment w:id="7" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T09:07:00Z" w:initials="MABZ">
     <w:p w14:paraId="172E3C56" w14:textId="77777777" w:rsidR="002D46E7" w:rsidRDefault="002D46E7">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Use 1st Paragraph Style</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="9" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T09:07:00Z" w:initials="MABZ">
+  <w:comment w:id="8" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T09:07:00Z" w:initials="MABZ">
     <w:p w14:paraId="63CD67A9" w14:textId="77777777" w:rsidR="002D46E7" w:rsidRDefault="002D46E7">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Use Next Paragraph Style</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="10" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T08:55:00Z" w:initials="MABZ">
+  <w:comment w:id="9" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T08:55:00Z" w:initials="MABZ">
     <w:p w14:paraId="5A0EB5FB" w14:textId="77777777" w:rsidR="00835116" w:rsidRDefault="00835116">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Use Sub Topic Style</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="11" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T09:00:00Z" w:initials="MABZ">
+  <w:comment w:id="10" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T09:00:00Z" w:initials="MABZ">
     <w:p w14:paraId="01683421" w14:textId="77777777" w:rsidR="005025FB" w:rsidRDefault="005025FB">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Use Table Style</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="12" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T08:56:00Z" w:initials="MABZ">
+  <w:comment w:id="11" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T08:56:00Z" w:initials="MABZ">
     <w:p w14:paraId="15A49694" w14:textId="77777777" w:rsidR="00835116" w:rsidRDefault="00835116">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Use Sub Topic Style</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="13" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T08:56:00Z" w:initials="MABZ">
+  <w:comment w:id="12" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T08:56:00Z" w:initials="MABZ">
     <w:p w14:paraId="66317545" w14:textId="77777777" w:rsidR="00835116" w:rsidRDefault="00835116">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Use Sub Topic Style</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="14" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T08:58:00Z" w:initials="MABZ">
+  <w:comment w:id="13" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T08:58:00Z" w:initials="MABZ">
     <w:p w14:paraId="126CC4AE" w14:textId="77777777" w:rsidR="005025FB" w:rsidRDefault="005025FB">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Use Sub Topic3 Style</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="15" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T09:01:00Z" w:initials="MABZ">
+  <w:comment w:id="14" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T09:01:00Z" w:initials="MABZ">
     <w:p w14:paraId="71C1F284" w14:textId="77777777" w:rsidR="005025FB" w:rsidRDefault="005025FB">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Use Figure Style</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="16" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T09:01:00Z" w:initials="MABZ">
-    <w:p w14:paraId="3881B1B5" w14:textId="77777777" w:rsidR="005025FB" w:rsidRDefault="005025FB">
+  <w:comment w:id="15" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T09:01:00Z" w:initials="MABZ">
+    <w:p w14:paraId="203268F1" w14:textId="77777777" w:rsidR="00BB7872" w:rsidRDefault="00BB7872">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Use Acknowledgement Style</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="17" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-08-15T13:20:00Z" w:initials="MABZ">
-    <w:p w14:paraId="628B3B0D" w14:textId="77777777" w:rsidR="00DC2AB8" w:rsidRDefault="00DC2AB8">
+  <w:comment w:id="16" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-08-15T12:53:00Z" w:initials="MABZ">
+    <w:p w14:paraId="48F0A251" w14:textId="77777777" w:rsidR="00BB7872" w:rsidRDefault="00BB7872">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="18" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T09:02:00Z" w:initials="MABZ">
-    <w:p w14:paraId="12655ACF" w14:textId="77777777" w:rsidR="005025FB" w:rsidRDefault="005025FB">
+  <w:comment w:id="17" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T09:02:00Z" w:initials="MABZ">
+    <w:p w14:paraId="528FE32D" w14:textId="77777777" w:rsidR="00BB7872" w:rsidRDefault="00BB7872">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Use Acknowledgement Style</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="19" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T09:03:00Z" w:initials="MABZ">
-    <w:p w14:paraId="55597F0E" w14:textId="77777777" w:rsidR="005025FB" w:rsidRDefault="005025FB">
+  <w:comment w:id="18" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T09:03:00Z" w:initials="MABZ">
+    <w:p w14:paraId="750B28CF" w14:textId="77777777" w:rsidR="00BB7872" w:rsidRDefault="00BB7872">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Use Acknowledgement Style</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="20" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-08-15T13:20:00Z" w:initials="MABZ">
-    <w:p w14:paraId="656C1D57" w14:textId="77777777" w:rsidR="00DC2AB8" w:rsidRDefault="00DC2AB8">
+  <w:comment w:id="19" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-08-15T12:57:00Z" w:initials="MABZ">
+    <w:p w14:paraId="482989E1" w14:textId="77777777" w:rsidR="00BB7872" w:rsidRDefault="00BB7872">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Example for multiple author</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="21" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-08-15T13:20:00Z" w:initials="MABZ">
-    <w:p w14:paraId="7FAE89F6" w14:textId="77777777" w:rsidR="00DC2AB8" w:rsidRDefault="00DC2AB8">
+  <w:comment w:id="20" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-08-15T12:56:00Z" w:initials="MABZ">
+    <w:p w14:paraId="7C9B602A" w14:textId="77777777" w:rsidR="00BB7872" w:rsidRDefault="00BB7872">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Example for single author</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="22" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T09:03:00Z" w:initials="MABZ">
+  <w:comment w:id="21" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T09:03:00Z" w:initials="MABZ">
     <w:p w14:paraId="65EFB021" w14:textId="77777777" w:rsidR="005025FB" w:rsidRDefault="005025FB">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Use Acknowledgement Style</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="23" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T09:02:00Z" w:initials="MABZ">
+  <w:comment w:id="22" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T09:02:00Z" w:initials="MABZ">
     <w:p w14:paraId="3744D54E" w14:textId="77777777" w:rsidR="005025FB" w:rsidRDefault="005025FB">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Use Acknowledgement Style</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="24" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T09:05:00Z" w:initials="MABZ">
+  <w:comment w:id="23" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T09:05:00Z" w:initials="MABZ">
     <w:p w14:paraId="66B7D9B7" w14:textId="77777777" w:rsidR="005025FB" w:rsidRDefault="005025FB">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Use Reference Style</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="1C0614C1" w15:done="0"/>
   <w15:commentEx w15:paraId="3056FD97" w15:done="0"/>
   <w15:commentEx w15:paraId="144B5CA7" w15:done="0"/>
   <w15:commentEx w15:paraId="2A2E417F" w15:done="0"/>
   <w15:commentEx w15:paraId="4B935BE9" w15:done="0"/>
   <w15:commentEx w15:paraId="6F39CB04" w15:done="0"/>
   <w15:commentEx w15:paraId="172E3C56" w15:done="0"/>
   <w15:commentEx w15:paraId="63CD67A9" w15:done="0"/>
   <w15:commentEx w15:paraId="5A0EB5FB" w15:done="0"/>
   <w15:commentEx w15:paraId="01683421" w15:done="0"/>
   <w15:commentEx w15:paraId="15A49694" w15:done="0"/>
   <w15:commentEx w15:paraId="66317545" w15:done="0"/>
   <w15:commentEx w15:paraId="126CC4AE" w15:done="0"/>
   <w15:commentEx w15:paraId="71C1F284" w15:done="0"/>
-  <w15:commentEx w15:paraId="3881B1B5" w15:done="0"/>
-[...4 lines deleted...]
-  <w15:commentEx w15:paraId="7FAE89F6" w15:done="0"/>
+  <w15:commentEx w15:paraId="203268F1" w15:done="0"/>
+  <w15:commentEx w15:paraId="48F0A251" w15:done="0"/>
+  <w15:commentEx w15:paraId="528FE32D" w15:done="0"/>
+  <w15:commentEx w15:paraId="750B28CF" w15:done="0"/>
+  <w15:commentEx w15:paraId="482989E1" w15:done="0"/>
+  <w15:commentEx w15:paraId="7C9B602A" w15:done="0"/>
   <w15:commentEx w15:paraId="65EFB021" w15:done="0"/>
   <w15:commentEx w15:paraId="3744D54E" w15:done="0"/>
   <w15:commentEx w15:paraId="66B7D9B7" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="1C0614C1" w16cid:durableId="28428519"/>
   <w16cid:commentId w16cid:paraId="3056FD97" w16cid:durableId="284285B1"/>
   <w16cid:commentId w16cid:paraId="144B5CA7" w16cid:durableId="28428918"/>
   <w16cid:commentId w16cid:paraId="2A2E417F" w16cid:durableId="28427F12"/>
   <w16cid:commentId w16cid:paraId="4B935BE9" w16cid:durableId="28428223"/>
   <w16cid:commentId w16cid:paraId="6F39CB04" w16cid:durableId="28427F47"/>
   <w16cid:commentId w16cid:paraId="172E3C56" w16cid:durableId="2842823A"/>
   <w16cid:commentId w16cid:paraId="63CD67A9" w16cid:durableId="2842825F"/>
   <w16cid:commentId w16cid:paraId="5A0EB5FB" w16cid:durableId="28427F7D"/>
   <w16cid:commentId w16cid:paraId="01683421" w16cid:durableId="284280AD"/>
   <w16cid:commentId w16cid:paraId="15A49694" w16cid:durableId="28427FAE"/>
   <w16cid:commentId w16cid:paraId="66317545" w16cid:durableId="28427FC9"/>
   <w16cid:commentId w16cid:paraId="126CC4AE" w16cid:durableId="2842804E"/>
   <w16cid:commentId w16cid:paraId="71C1F284" w16cid:durableId="284280CF"/>
-  <w16cid:commentId w16cid:paraId="3881B1B5" w16cid:durableId="28428107"/>
-[...4 lines deleted...]
-  <w16cid:commentId w16cid:paraId="7FAE89F6" w16cid:durableId="2885FA29"/>
+  <w16cid:commentId w16cid:paraId="203268F1" w16cid:durableId="28428107"/>
+  <w16cid:commentId w16cid:paraId="48F0A251" w16cid:durableId="2885F3BF"/>
+  <w16cid:commentId w16cid:paraId="528FE32D" w16cid:durableId="28428116"/>
+  <w16cid:commentId w16cid:paraId="750B28CF" w16cid:durableId="28428147"/>
+  <w16cid:commentId w16cid:paraId="482989E1" w16cid:durableId="2885F4A3"/>
+  <w16cid:commentId w16cid:paraId="7C9B602A" w16cid:durableId="2885F46A"/>
   <w16cid:commentId w16cid:paraId="65EFB021" w16cid:durableId="2842814F"/>
   <w16cid:commentId w16cid:paraId="3744D54E" w16cid:durableId="28428137"/>
   <w16cid:commentId w16cid:paraId="66B7D9B7" w16cid:durableId="284281D4"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13A2D0B0" w14:textId="77777777" w:rsidR="00727D4E" w:rsidRDefault="00727D4E">
+    <w:p w14:paraId="5A09B350" w14:textId="77777777" w:rsidR="00FE28E5" w:rsidRDefault="00FE28E5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1776DDCA" w14:textId="77777777" w:rsidR="00727D4E" w:rsidRDefault="00727D4E">
+    <w:p w14:paraId="0F66A2EC" w14:textId="77777777" w:rsidR="00FE28E5" w:rsidRDefault="00FE28E5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="Yu Gothic UI"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Avenir LT Pro 55 Roman">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Avenir LT Pro 45 Book">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4D893DB2" w14:textId="77777777" w:rsidR="00487082" w:rsidRPr="00487082" w:rsidRDefault="00727D4E" w:rsidP="00A9173C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D893DB2" w14:textId="06176FB1" w:rsidR="00487082" w:rsidRPr="00487082" w:rsidRDefault="00BB7872" w:rsidP="00A9173C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00DE7295">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="0DBB2D20">
-[...23 lines deleted...]
-      </w:pict>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="753F4F99" wp14:editId="761B0839">
+          <wp:extent cx="1171575" cy="228600"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="7" name="Picture 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 3"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1171575" cy="228600"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0C0CFAD5" w14:textId="77777777" w:rsidR="00487082" w:rsidRPr="00487082" w:rsidRDefault="00727D4E" w:rsidP="00A6069A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C0CFAD5" w14:textId="2E9A255C" w:rsidR="00487082" w:rsidRPr="00487082" w:rsidRDefault="00BB7872" w:rsidP="00A6069A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00DE7295">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="60BED6FA">
-[...23 lines deleted...]
-      </w:pict>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B55EA3E" wp14:editId="56E8733F">
+          <wp:extent cx="1171575" cy="228600"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="9" name="Picture 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 3"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1171575" cy="228600"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="108" w:type="dxa"/>
       <w:tblBorders>
         <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="9713"/>
+      <w:gridCol w:w="9482"/>
     </w:tblGrid>
     <w:tr w:rsidR="00400AEE" w:rsidRPr="00487082" w14:paraId="67922B65" w14:textId="77777777" w:rsidTr="00A6069A">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9713" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="60DFE9AB" w14:textId="0451D745" w:rsidR="00746204" w:rsidRDefault="00746204" w:rsidP="00746204">
-[...46 lines deleted...]
-        </w:p>
         <w:p w14:paraId="09143717" w14:textId="77777777" w:rsidR="00400AEE" w:rsidRPr="00487082" w:rsidRDefault="00746204" w:rsidP="00746204">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="3329"/>
               <w:tab w:val="left" w:pos="5284"/>
             </w:tabs>
             <w:spacing w:line="220" w:lineRule="atLeast"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000D5FBE">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>This is an open access article under the CC BY</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
@@ -5690,147 +6151,172 @@
             <w:t xml:space="preserve">-SA </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">4.0 </w:t>
           </w:r>
           <w:r w:rsidRPr="000D5FBE">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>license.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00400AEE" w:rsidRPr="00487082" w14:paraId="6E80E7B1" w14:textId="77777777" w:rsidTr="00A6069A">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9713" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="6D97AAD0" w14:textId="77777777" w:rsidR="00400AEE" w:rsidRPr="00487082" w:rsidRDefault="0009635E" w:rsidP="0012506A">
+        <w:p w14:paraId="6D97AAD0" w14:textId="3FF1B02E" w:rsidR="00400AEE" w:rsidRPr="00487082" w:rsidRDefault="00BB7872" w:rsidP="0012506A">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="3329"/>
               <w:tab w:val="left" w:pos="5284"/>
             </w:tabs>
             <w:spacing w:before="20" w:line="220" w:lineRule="atLeast"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
-            <w:pict w14:anchorId="639F4A3B">
-[...22 lines deleted...]
-            </w:pict>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="639F4A3B" wp14:editId="17EED1C2">
+                <wp:extent cx="504825" cy="180975"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="5" name="Picture 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Picture 5"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="504825" cy="180975"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="62457480" w14:textId="77777777" w:rsidR="00400AEE" w:rsidRPr="00F16924" w:rsidRDefault="00400AEE" w:rsidP="0012506A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3329"/>
         <w:tab w:val="left" w:pos="5284"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7501254B" w14:textId="77777777" w:rsidR="00727D4E" w:rsidRDefault="00727D4E">
+    <w:p w14:paraId="0894D233" w14:textId="77777777" w:rsidR="00FE28E5" w:rsidRDefault="00FE28E5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DCC7C8A" w14:textId="77777777" w:rsidR="00727D4E" w:rsidRDefault="00727D4E">
+    <w:p w14:paraId="41976433" w14:textId="77777777" w:rsidR="00FE28E5" w:rsidRDefault="00FE28E5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="8928"/>
-      <w:gridCol w:w="810"/>
+      <w:gridCol w:w="8798"/>
+      <w:gridCol w:w="802"/>
     </w:tblGrid>
     <w:tr w:rsidR="00327619" w14:paraId="62BEEF4C" w14:textId="77777777" w:rsidTr="00BC2531">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8928" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="4316FAAD" w14:textId="240A880E" w:rsidR="00327619" w:rsidRDefault="005E51EF" w:rsidP="00EA0C1C">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:after="80"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">J. of </w:t>
           </w:r>
           <w:r w:rsidRPr="0091287C">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
@@ -5846,172 +6332,169 @@
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Vol. 0 No. 0 (YEAR) p. 1-</w:t>
           </w:r>
           <w:r w:rsidR="00FC07AE">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>7</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="810" w:type="dxa"/>
           <w:tcBorders>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="639B9563" w14:textId="181DDB55" w:rsidR="00327619" w:rsidRDefault="00327619">
+        <w:p w14:paraId="639B9563" w14:textId="77777777" w:rsidR="00327619" w:rsidRDefault="00327619">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:after="80"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="0009635E">
+          <w:r w:rsidR="00653487">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:noProof/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="51EF2BDF" w14:textId="77777777" w:rsidR="00327619" w:rsidRDefault="00327619" w:rsidP="00187B0E"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="108" w:type="dxa"/>
       <w:tblBorders>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="630"/>
-      <w:gridCol w:w="9083"/>
+      <w:gridCol w:w="623"/>
+      <w:gridCol w:w="8869"/>
     </w:tblGrid>
     <w:tr w:rsidR="00327619" w14:paraId="3DF2EAA3" w14:textId="77777777" w:rsidTr="00A6069A">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="630" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="5725C226" w14:textId="11D56DA1" w:rsidR="00327619" w:rsidRDefault="00327619">
+        <w:p w14:paraId="5725C226" w14:textId="77777777" w:rsidR="00327619" w:rsidRDefault="00327619">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:after="80"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="0009635E">
+          <w:r w:rsidR="00653487">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:noProof/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9083" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="5E96100F" w14:textId="73F95D64" w:rsidR="00327619" w:rsidRDefault="005E51EF">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:after="80"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">J. of </w:t>
           </w:r>
           <w:r w:rsidRPr="0091287C">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>TVET and Technology Review</w:t>
@@ -6031,482 +6514,526 @@
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Vol. 0 No. 0 (YEAR) p. 1-</w:t>
           </w:r>
           <w:r w:rsidR="00FC07AE">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>7</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2B204B3A" w14:textId="77777777" w:rsidR="00487082" w:rsidRPr="00327619" w:rsidRDefault="00487082" w:rsidP="00187B0E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblW w:w="10100" w:type="dxa"/>
+      <w:tblInd w:w="-5" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="2088"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="1539"/>
+      <w:gridCol w:w="2165"/>
+      <w:gridCol w:w="7935"/>
     </w:tblGrid>
-    <w:tr w:rsidR="009B7BC6" w:rsidRPr="00487082" w14:paraId="2D2DA1E9" w14:textId="77777777" w:rsidTr="00B20D0C">
+    <w:tr w:rsidR="00BB7872" w:rsidRPr="00487082" w14:paraId="03BBCE4D" w14:textId="77777777" w:rsidTr="00BB7872">
+      <w:trPr>
+        <w:trHeight w:val="173"/>
+      </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2088" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="2165" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="2AF54F18" w14:textId="77777777" w:rsidR="001457D8" w:rsidRPr="00487082" w:rsidRDefault="00727D4E" w:rsidP="00CD0A7F">
+        <w:p w14:paraId="3AF820D7" w14:textId="77777777" w:rsidR="00BB7872" w:rsidRPr="00487082" w:rsidRDefault="00BB7872" w:rsidP="00BB7872">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:ind w:left="144"/>
+            <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...28 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5940" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="7935" w:type="dxa"/>
+          <w:tcBorders>
+            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="1FE81454" w14:textId="77777777" w:rsidR="005E51EF" w:rsidRDefault="005E51EF" w:rsidP="005E51EF">
+        <w:p w14:paraId="5C10989E" w14:textId="77777777" w:rsidR="00BB7872" w:rsidRPr="0007170B" w:rsidRDefault="00BB7872" w:rsidP="00BB7872">
           <w:pPr>
             <w:pStyle w:val="Header"/>
+            <w:spacing w:after="120"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00BB7872">
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="36"/>
+              <w:szCs w:val="36"/>
+            </w:rPr>
+            <w:t>JTTR</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00BB7872" w:rsidRPr="00B17A01" w14:paraId="035D54AD" w14:textId="77777777" w:rsidTr="00BB7872">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2165" w:type="dxa"/>
+          <w:vMerge w:val="restart"/>
+        </w:tcPr>
+        <w:p w14:paraId="56E61ED6" w14:textId="77777777" w:rsidR="00BB7872" w:rsidRPr="00487082" w:rsidRDefault="00BB7872" w:rsidP="00BB7872">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7935" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="5539E0CA" w14:textId="77777777" w:rsidR="00BB7872" w:rsidRPr="0007170B" w:rsidRDefault="00BB7872" w:rsidP="00BB7872">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:spacing w:before="160"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>JOURNAL OF TVET AND TECHNOLOGY REVIEW</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="25608E5E" w14:textId="0F1B97B0" w:rsidR="001457D8" w:rsidRDefault="005E51EF" w:rsidP="005E51EF">
+        <w:p w14:paraId="2871988D" w14:textId="77777777" w:rsidR="00BB7872" w:rsidRDefault="00BB7872" w:rsidP="00BB7872">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00487082">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">e-ISSN: </w:t>
           </w:r>
-          <w:r w:rsidR="0009635E">
+          <w:r w:rsidRPr="00922D33">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>3036-0269</w:t>
           </w:r>
+          <w:r w:rsidRPr="00B17A01">
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="04427A4D" w14:textId="77777777" w:rsidR="007F441A" w:rsidRPr="00487082" w:rsidRDefault="007F441A" w:rsidP="00EE7D39">
+        <w:p w14:paraId="28F613AB" w14:textId="77777777" w:rsidR="00BB7872" w:rsidRPr="00B17A01" w:rsidRDefault="00BB7872" w:rsidP="00BB7872">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="055AA0C3" w14:textId="77777777" w:rsidR="001457D8" w:rsidRPr="00487082" w:rsidRDefault="00727D4E" w:rsidP="00EE7D39">
-[...40 lines deleted...]
-        </w:p>
       </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00BB7872" w:rsidRPr="0089691B" w14:paraId="309EEF27" w14:textId="77777777" w:rsidTr="00BB7872">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1539" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="2165" w:type="dxa"/>
+          <w:vMerge/>
         </w:tcPr>
-        <w:p w14:paraId="00D60294" w14:textId="77777777" w:rsidR="001457D8" w:rsidRDefault="00653487" w:rsidP="00732E9D">
-[...55 lines deleted...]
-        <w:p w14:paraId="4AA93FB0" w14:textId="77777777" w:rsidR="001457D8" w:rsidRPr="00487082" w:rsidRDefault="001457D8" w:rsidP="00EE7D39">
+        <w:p w14:paraId="2E862440" w14:textId="77777777" w:rsidR="00BB7872" w:rsidRPr="00B17A01" w:rsidRDefault="00BB7872" w:rsidP="00BB7872">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5940" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="7935" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="59FD1253" w14:textId="2D1562DF" w:rsidR="001457D8" w:rsidRPr="00487082" w:rsidRDefault="001457D8" w:rsidP="00EE7D39">
+        <w:p w14:paraId="6B2975F4" w14:textId="77777777" w:rsidR="00BB7872" w:rsidRPr="0089691B" w:rsidRDefault="00BB7872" w:rsidP="00BB7872">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00BB7872" w:rsidRPr="00B6131F" w14:paraId="6D3C46F0" w14:textId="77777777" w:rsidTr="00BB7872">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2165" w:type="dxa"/>
+          <w:vMerge/>
+        </w:tcPr>
+        <w:p w14:paraId="5C497904" w14:textId="77777777" w:rsidR="00BB7872" w:rsidRPr="0089691B" w:rsidRDefault="00BB7872" w:rsidP="00BB7872">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7935" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="09B48418" w14:textId="77777777" w:rsidR="00BB7872" w:rsidRPr="00B6131F" w:rsidRDefault="00BB7872" w:rsidP="00BB7872">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="pt-BR"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00487082">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Vol. 0 No. 0 (</w:t>
           </w:r>
-          <w:r w:rsidR="00FE62E6">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>YEAR</w:t>
           </w:r>
           <w:r w:rsidRPr="00487082">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>) 1-</w:t>
           </w:r>
-          <w:r w:rsidR="00FC07AE">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>7</w:t>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00BB7872" w:rsidRPr="00812CD5" w14:paraId="748BBED3" w14:textId="77777777" w:rsidTr="00BB7872">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1539" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="2165" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="5CB4D1F8" w14:textId="77777777" w:rsidR="001457D8" w:rsidRPr="00487082" w:rsidRDefault="001457D8" w:rsidP="00EE7D39">
+        <w:p w14:paraId="3C7A4432" w14:textId="77777777" w:rsidR="00BB7872" w:rsidRPr="00B6131F" w:rsidRDefault="00BB7872" w:rsidP="00BB7872">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-            </w:rPr>
-[...15 lines deleted...]
-              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:lang w:val="pt-BR"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5940" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="7935" w:type="dxa"/>
+          <w:tcBorders>
+            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="34A15A16" w14:textId="77777777" w:rsidR="001457D8" w:rsidRPr="00487082" w:rsidRDefault="00C26266" w:rsidP="00732E9D">
+        <w:p w14:paraId="3997184B" w14:textId="77777777" w:rsidR="00BB7872" w:rsidRPr="00B6131F" w:rsidRDefault="00BB7872" w:rsidP="00BB7872">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:spacing w:after="80"/>
+            <w:spacing w:after="160"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
+              <w:lang w:val="pt-BR"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00C26266">
+          <w:r w:rsidRPr="00B6131F">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
+              <w:lang w:val="pt-BR"/>
             </w:rPr>
-            <w:t>https://publisher.uthm.edu.my/ojs/index.php/jt</w:t>
+            <w:t>https://publisher.uthm.edu.my/ojs/index.php/</w:t>
           </w:r>
-          <w:r w:rsidR="005E51EF">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
+              <w:lang w:val="pt-BR"/>
             </w:rPr>
-            <w:t>tr</w:t>
+            <w:t>jttr</w:t>
           </w:r>
-        </w:p>
-[...59 lines deleted...]
-          </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="5D069541" w14:textId="77777777" w:rsidR="00EE7D39" w:rsidRDefault="00727D4E">
+  <w:p w14:paraId="5D069541" w14:textId="77791902" w:rsidR="00EE7D39" w:rsidRPr="00BB7872" w:rsidRDefault="00BB7872" w:rsidP="00BB7872">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="787D36ED">
-[...4 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="275A1320" wp14:editId="7490516A">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-988695</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-1217930</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2331720" cy="1257300"/>
+              <wp:effectExtent l="0" t="0" r="11430" b="38100"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1830193733" name="Flowchart: Alternate Process 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2331720" cy="1257300"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="flowChartAlternateProcess">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="4472C4">
+                          <a:lumMod val="40000"/>
+                          <a:lumOff val="60000"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst>
+                        <a:outerShdw dist="28398" dir="3806097" algn="ctr" rotWithShape="0">
+                          <a:srgbClr val="1F3763"/>
+                        </a:outerShdw>
+                      </a:effectLst>
+                    </wps:spPr>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="261D2067" id="_x0000_t176" coordsize="21600,21600" o:spt="176" adj="2700" path="m@0,qx0@0l0@2qy@0,21600l@1,21600qx21600@2l21600@0qy@1,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:formulas>
+                <v:f eqn="val #0"/>
+                <v:f eqn="sum width 0 #0"/>
+                <v:f eqn="sum height 0 #0"/>
+                <v:f eqn="prod @0 2929 10000"/>
+                <v:f eqn="sum width 0 @3"/>
+                <v:f eqn="sum height 0 @3"/>
+                <v:f eqn="val width"/>
+                <v:f eqn="val height"/>
+                <v:f eqn="prod width 1 2"/>
+                <v:f eqn="prod height 1 2"/>
+              </v:formulas>
+              <v:path gradientshapeok="t" limo="10800,10800" o:connecttype="custom" o:connectlocs="@8,0;0,@9;@8,@7;@6,@9" textboxrect="@3,@3,@4,@5"/>
+            </v:shapetype>
+            <v:shape id="Flowchart: Alternate Process 2" o:spid="_x0000_s1026" type="#_x0000_t176" style="position:absolute;margin-left:-77.85pt;margin-top:-95.9pt;width:183.6pt;height:99pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDj1e9JUgIAAIoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X/2VJq1RpwhSZBjQ&#10;bQW6YWdFlm1hsuRRSpzu14+ikzRYb8NyECQqenyPj/Td/aE3bK/Aa2crnl2lnCkrXa1tW/Hv3zYf&#10;bjjzQdhaGGdVxV+U5/fL9+/uxqFUueucqRUwBLG+HIeKdyEMZZJ42ale+Cs3KIuXjYNeBDxCm9Qg&#10;RkTvTZKn6TwZHdQDOKm8x+jDdMmXhN80SoavTeNVYKbiyC3QCrRu45os70TZghg6LY80xD+w6IW2&#10;mPQM9SCCYDvQb6B6LcF514Qr6frENY2WijSgmiz9S81zJwZFWrA4fjiXyf8/WPll/zw8QaTuh0cn&#10;f3pm3boTtlUrADd2StSYLouFSsbBl+cH8eDxKduOn12N1opdcFSDQwN9BER17EClfjmXWh0CkxjM&#10;iyJb5OiIxLssv14UKZmRiPL0fAAfPirXs7ipeGPciMQgrExQYEVQT5PtlFPsH32IHEV5ekeanNH1&#10;RhtDB2i3awNsL7AZZrNFvp7RW7PrUcExnOJv6goMY+9M4fkpjPh+gqFc/hLf2JjFuphvojJFFPUh&#10;8qOi7JD9c1ePrNZRVn5T3OKM1BqbsrhJ5+ntgjNhWpwmGYAzcOGHDh21QqziGyHZpljMC/IHS35C&#10;J3YXicm7aFecDF9uXf2C1iE4+YMDjJvOwW/ORhyGivtfOwGKM/PJov232WwWp4cOs2syDi5vtpc3&#10;wkqEqnhAIbRdh2nidgPotsNMGcmwboUt02jy7ZXVsdGw4UnEcTjjRF2e6V+vn5DlHwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAOKAsTLhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JC7TlqaiY5SmE5rYZZwYaLu6iddWNEnVpFt5e7ITu9nyp9/fX6wn07EzDb51VoJYJMDIKqdbW0v4&#10;/trOV8B8QKuxc5Yk/JKHdXl/V2Cu3cV+0nkfahZDrM9RQhNCn3PuVUMG/cL1ZOPt5AaDIa5DzfWA&#10;lxhuOp4myZIbbG380GBPm4bUz340Eg7H3e59dlJVokfcfsxUujk8pVI+Pkxvr8ACTeEfhqt+VIcy&#10;OlVutNqzTsJcZNlzZK/Ti4gtIpMKkQGrJCxT4GXBbzuUfwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDj1e9JUgIAAIoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDigLEy4QAAAAsBAAAPAAAAAAAAAAAAAAAAAKwEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" fillcolor="#b4c7e7" stroked="f">
+              <v:shadow on="t" color="#1f3763" offset="1pt"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="746932AD" wp14:editId="644635F1">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-569595</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-853440</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1903730" cy="371475"/>
+          <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+          <wp:wrapNone/>
+          <wp:docPr id="8" name="Picture 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 3"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1903730" cy="371475"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08FA0D6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57DCE9D2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -7333,1018 +7860,1004 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1592202024">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="208688165">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1146555508">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1815830698">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="924916472">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1126389780">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1136485687">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="720249934">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="2073190683">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="574513379">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="615337194">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1700660212">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1409310133">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="809439236">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="758213172">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="259291361">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="467404065">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1788960179">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1991011062">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="923302080">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1129934095">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="397245054">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="290988680">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1998454922">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1375697786">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1133450484">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="2113472859">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="452015646">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1612591470">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="2132747462">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="29064846">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1462698074">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="493571928">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="638609323">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1408653383">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1925644471">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="242420469">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Mohammad Ahyar Bin Zulkefli">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::ahyar@uthm.edu.my::60ae57d9-6e35-4d0a-987e-80f03d0d7aba"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2053">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#066,maroon,#a20000,#e20000"/>
     </o:shapedefaults>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
-    <w:useNormalStyleForList/>
-[...13 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00103E9F"/>
     <w:rsid w:val="000025E7"/>
     <w:rsid w:val="00002DB2"/>
     <w:rsid w:val="00011FFB"/>
     <w:rsid w:val="000144CE"/>
     <w:rsid w:val="00031243"/>
     <w:rsid w:val="00032949"/>
     <w:rsid w:val="000334F1"/>
     <w:rsid w:val="00036AF6"/>
     <w:rsid w:val="000378BF"/>
     <w:rsid w:val="000426CD"/>
     <w:rsid w:val="0004751E"/>
     <w:rsid w:val="0006013C"/>
     <w:rsid w:val="00063D04"/>
     <w:rsid w:val="000643A7"/>
     <w:rsid w:val="00067806"/>
     <w:rsid w:val="0007170B"/>
     <w:rsid w:val="00083A94"/>
     <w:rsid w:val="00085E42"/>
-    <w:rsid w:val="0009635E"/>
     <w:rsid w:val="00097393"/>
     <w:rsid w:val="000B4B2F"/>
     <w:rsid w:val="000B7735"/>
     <w:rsid w:val="000C22D6"/>
     <w:rsid w:val="000C36F3"/>
     <w:rsid w:val="000C7B98"/>
     <w:rsid w:val="000D0DD2"/>
     <w:rsid w:val="000D3017"/>
     <w:rsid w:val="000F5ABE"/>
     <w:rsid w:val="0010109A"/>
     <w:rsid w:val="00103901"/>
     <w:rsid w:val="00103E9F"/>
     <w:rsid w:val="00115FEC"/>
     <w:rsid w:val="0011656D"/>
     <w:rsid w:val="00117F59"/>
     <w:rsid w:val="001225FC"/>
     <w:rsid w:val="0012506A"/>
     <w:rsid w:val="001452B7"/>
     <w:rsid w:val="001457D8"/>
     <w:rsid w:val="00154367"/>
     <w:rsid w:val="001549B5"/>
     <w:rsid w:val="00154E88"/>
     <w:rsid w:val="00165FF3"/>
     <w:rsid w:val="00171D90"/>
     <w:rsid w:val="00177237"/>
@@ -8445,56 +8958,56 @@
     <w:rsid w:val="00584CA4"/>
     <w:rsid w:val="00585483"/>
     <w:rsid w:val="005917E8"/>
     <w:rsid w:val="00594287"/>
     <w:rsid w:val="005B05CE"/>
     <w:rsid w:val="005B2859"/>
     <w:rsid w:val="005B65B7"/>
     <w:rsid w:val="005D405B"/>
     <w:rsid w:val="005D5962"/>
     <w:rsid w:val="005E0128"/>
     <w:rsid w:val="005E51EF"/>
     <w:rsid w:val="005F5203"/>
     <w:rsid w:val="005F6551"/>
     <w:rsid w:val="00600AB6"/>
     <w:rsid w:val="00607A2A"/>
     <w:rsid w:val="00621FA2"/>
     <w:rsid w:val="00623BA3"/>
     <w:rsid w:val="00624C2D"/>
     <w:rsid w:val="00630BBB"/>
     <w:rsid w:val="00632371"/>
     <w:rsid w:val="00653487"/>
     <w:rsid w:val="00672B24"/>
     <w:rsid w:val="006A2351"/>
     <w:rsid w:val="006A2EC0"/>
     <w:rsid w:val="006B4558"/>
+    <w:rsid w:val="006B7320"/>
     <w:rsid w:val="006C7618"/>
     <w:rsid w:val="00702729"/>
     <w:rsid w:val="007036DE"/>
     <w:rsid w:val="007076B1"/>
     <w:rsid w:val="0072121D"/>
-    <w:rsid w:val="00727D4E"/>
     <w:rsid w:val="00732E9D"/>
     <w:rsid w:val="007413E8"/>
     <w:rsid w:val="00746204"/>
     <w:rsid w:val="00773F64"/>
     <w:rsid w:val="0077522C"/>
     <w:rsid w:val="00775F8B"/>
     <w:rsid w:val="00794BBF"/>
     <w:rsid w:val="007960BD"/>
     <w:rsid w:val="007A6E59"/>
     <w:rsid w:val="007A7C00"/>
     <w:rsid w:val="007B6308"/>
     <w:rsid w:val="007C481C"/>
     <w:rsid w:val="007D35EA"/>
     <w:rsid w:val="007E07DC"/>
     <w:rsid w:val="007F441A"/>
     <w:rsid w:val="0082668E"/>
     <w:rsid w:val="00831CA9"/>
     <w:rsid w:val="00835116"/>
     <w:rsid w:val="008459AB"/>
     <w:rsid w:val="008634CD"/>
     <w:rsid w:val="0087311E"/>
     <w:rsid w:val="00880928"/>
     <w:rsid w:val="00886948"/>
     <w:rsid w:val="00895840"/>
     <w:rsid w:val="008A08CC"/>
@@ -8550,89 +9063,91 @@
     <w:rsid w:val="00AC7C67"/>
     <w:rsid w:val="00AD3C54"/>
     <w:rsid w:val="00AD769C"/>
     <w:rsid w:val="00AE1FB3"/>
     <w:rsid w:val="00AE3077"/>
     <w:rsid w:val="00AE3EE1"/>
     <w:rsid w:val="00AF28C5"/>
     <w:rsid w:val="00AF31B4"/>
     <w:rsid w:val="00AF5059"/>
     <w:rsid w:val="00B007B3"/>
     <w:rsid w:val="00B02975"/>
     <w:rsid w:val="00B10364"/>
     <w:rsid w:val="00B11734"/>
     <w:rsid w:val="00B20D0C"/>
     <w:rsid w:val="00B22240"/>
     <w:rsid w:val="00B32C96"/>
     <w:rsid w:val="00B50F8B"/>
     <w:rsid w:val="00B64E33"/>
     <w:rsid w:val="00B704EA"/>
     <w:rsid w:val="00B74676"/>
     <w:rsid w:val="00B810CA"/>
     <w:rsid w:val="00B85A31"/>
     <w:rsid w:val="00B938A6"/>
     <w:rsid w:val="00BA4D35"/>
     <w:rsid w:val="00BB4221"/>
+    <w:rsid w:val="00BB7872"/>
     <w:rsid w:val="00BC1182"/>
     <w:rsid w:val="00BC21AC"/>
     <w:rsid w:val="00BC2531"/>
     <w:rsid w:val="00BC262C"/>
     <w:rsid w:val="00BC3658"/>
     <w:rsid w:val="00BC3756"/>
     <w:rsid w:val="00BD5370"/>
     <w:rsid w:val="00BE2006"/>
     <w:rsid w:val="00BF04EB"/>
     <w:rsid w:val="00C14B41"/>
     <w:rsid w:val="00C26266"/>
     <w:rsid w:val="00C40EE1"/>
     <w:rsid w:val="00C450FC"/>
     <w:rsid w:val="00C5236C"/>
     <w:rsid w:val="00C54495"/>
     <w:rsid w:val="00C629FA"/>
     <w:rsid w:val="00C671F7"/>
     <w:rsid w:val="00C77331"/>
     <w:rsid w:val="00C778DA"/>
     <w:rsid w:val="00C84B9E"/>
     <w:rsid w:val="00C867E6"/>
     <w:rsid w:val="00C86BF1"/>
     <w:rsid w:val="00C91F19"/>
     <w:rsid w:val="00CA0F94"/>
     <w:rsid w:val="00CB3BA0"/>
     <w:rsid w:val="00CB50F7"/>
     <w:rsid w:val="00CB7073"/>
     <w:rsid w:val="00CD0A7F"/>
     <w:rsid w:val="00CD6104"/>
     <w:rsid w:val="00CF44C0"/>
     <w:rsid w:val="00D00594"/>
     <w:rsid w:val="00D04ED9"/>
     <w:rsid w:val="00D054C6"/>
     <w:rsid w:val="00D13F43"/>
     <w:rsid w:val="00D14038"/>
     <w:rsid w:val="00D16BC9"/>
     <w:rsid w:val="00D238F5"/>
     <w:rsid w:val="00D27C1D"/>
     <w:rsid w:val="00D37823"/>
+    <w:rsid w:val="00D61756"/>
     <w:rsid w:val="00D71ABE"/>
     <w:rsid w:val="00D74D9B"/>
     <w:rsid w:val="00D80467"/>
     <w:rsid w:val="00D85BAA"/>
     <w:rsid w:val="00D871AC"/>
     <w:rsid w:val="00D919AE"/>
     <w:rsid w:val="00D95304"/>
     <w:rsid w:val="00DA1884"/>
     <w:rsid w:val="00DB094E"/>
     <w:rsid w:val="00DB3186"/>
     <w:rsid w:val="00DB6AE4"/>
     <w:rsid w:val="00DB6BDF"/>
     <w:rsid w:val="00DC0E4F"/>
     <w:rsid w:val="00DC2AB8"/>
     <w:rsid w:val="00DC6EB5"/>
     <w:rsid w:val="00DD5280"/>
     <w:rsid w:val="00DD7D83"/>
     <w:rsid w:val="00DE54B3"/>
     <w:rsid w:val="00DF15F3"/>
     <w:rsid w:val="00DF240B"/>
     <w:rsid w:val="00E04627"/>
     <w:rsid w:val="00E23826"/>
     <w:rsid w:val="00E24678"/>
     <w:rsid w:val="00E304BC"/>
     <w:rsid w:val="00E478F2"/>
@@ -8657,99 +9172,100 @@
     <w:rsid w:val="00ED66D8"/>
     <w:rsid w:val="00EE7D39"/>
     <w:rsid w:val="00EF25AA"/>
     <w:rsid w:val="00EF4717"/>
     <w:rsid w:val="00F00AEC"/>
     <w:rsid w:val="00F136E9"/>
     <w:rsid w:val="00F1410A"/>
     <w:rsid w:val="00F16924"/>
     <w:rsid w:val="00F303DF"/>
     <w:rsid w:val="00F54E5D"/>
     <w:rsid w:val="00F5523A"/>
     <w:rsid w:val="00F60332"/>
     <w:rsid w:val="00F63EDC"/>
     <w:rsid w:val="00F751C4"/>
     <w:rsid w:val="00F770B0"/>
     <w:rsid w:val="00F82CFD"/>
     <w:rsid w:val="00F87646"/>
     <w:rsid w:val="00F94F71"/>
     <w:rsid w:val="00FA2AE7"/>
     <w:rsid w:val="00FA3F58"/>
     <w:rsid w:val="00FB2CEF"/>
     <w:rsid w:val="00FC07AE"/>
     <w:rsid w:val="00FC6DC6"/>
     <w:rsid w:val="00FD47F9"/>
     <w:rsid w:val="00FE1DDF"/>
+    <w:rsid w:val="00FE28E5"/>
     <w:rsid w:val="00FE62E6"/>
     <w:rsid w:val="00FF1613"/>
     <w:rsid w:val="00FF170E"/>
     <w:rsid w:val="6ECD43B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2053">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#066,maroon,#a20000,#e20000"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="01E89378"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B8ED8B6E-F945-4B89-9898-F2851291F916}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:uiPriority="13"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8986,50 +9502,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
@@ -9412,51 +9933,51 @@
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubTopicChar">
     <w:name w:val="Sub Topic Char"/>
     <w:link w:val="SubTopic"/>
     <w:rsid w:val="006C7618"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:rsid w:val="006C7618"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00154367"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ArticleTitle">
     <w:name w:val="Article Title"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ArticleTitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="00A24936"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="36"/>
@@ -9912,90 +10433,90 @@
     <w:link w:val="DescriptionChar"/>
     <w:qFormat/>
     <w:rsid w:val="00FC07AE"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DescriptionChar">
     <w:name w:val="Description Char"/>
     <w:link w:val="Description"/>
     <w:rsid w:val="00FC07AE"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="582952841">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:encoding w:val="utf-8"/>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000048-000" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pamelarutledge.com/2019/03/11/the-upside-of-social-media" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coronavirus.jhu.edu/map.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3886/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000157-002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000048-000" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pamelarutledge.com/2019/03/11/the-upside-of-social-media" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coronavirus.jhu.edu/map.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3886/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000157-002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10251,78 +10772,78 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2481</Words>
-  <Characters>15066</Characters>
+  <Words>2639</Words>
+  <Characters>15045</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>307</Lines>
-  <Paragraphs>194</Paragraphs>
+  <Lines>125</Lines>
+  <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universiti Tun Hussein Onn Malaysia</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17353</CharactersWithSpaces>
+  <CharactersWithSpaces>17649</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="30" baseType="variant">
       <vt:variant>
         <vt:i4>1572959</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://coronavirus.jhu.edu/map.html</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1638484</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -10398,30 +10919,27 @@
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Uthm</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1033-11.2.0.10114</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="GrammarlyDocumentId">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>