--- v0 (2026-04-08)
+++ v1 (2026-07-23)
@@ -5533,77 +5533,76 @@
   <w16cid:commentId w16cid:paraId="03DC10FA" w16cid:durableId="28428223"/>
   <w16cid:commentId w16cid:paraId="2C83F055" w16cid:durableId="28427F47"/>
   <w16cid:commentId w16cid:paraId="5CA7B87B" w16cid:durableId="2842823A"/>
   <w16cid:commentId w16cid:paraId="295D2B17" w16cid:durableId="2842825F"/>
   <w16cid:commentId w16cid:paraId="764AD41D" w16cid:durableId="28427F7D"/>
   <w16cid:commentId w16cid:paraId="2FB856AB" w16cid:durableId="284280AD"/>
   <w16cid:commentId w16cid:paraId="4DE1BAF5" w16cid:durableId="28427FAE"/>
   <w16cid:commentId w16cid:paraId="67CE24DD" w16cid:durableId="28427FC9"/>
   <w16cid:commentId w16cid:paraId="6A6926A6" w16cid:durableId="2842804E"/>
   <w16cid:commentId w16cid:paraId="5EFC8B84" w16cid:durableId="284280CF"/>
   <w16cid:commentId w16cid:paraId="19811F4C" w16cid:durableId="28428107"/>
   <w16cid:commentId w16cid:paraId="099A6002" w16cid:durableId="2885FA0C"/>
   <w16cid:commentId w16cid:paraId="0261E574" w16cid:durableId="28428116"/>
   <w16cid:commentId w16cid:paraId="00AC3384" w16cid:durableId="28428147"/>
   <w16cid:commentId w16cid:paraId="7D76431D" w16cid:durableId="2885F4A3"/>
   <w16cid:commentId w16cid:paraId="3CF9B702" w16cid:durableId="2885F46A"/>
   <w16cid:commentId w16cid:paraId="475E67CF" w16cid:durableId="2842814F"/>
   <w16cid:commentId w16cid:paraId="0BC1404D" w16cid:durableId="28428137"/>
   <w16cid:commentId w16cid:paraId="0FCC841F" w16cid:durableId="284281D4"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A63031D" w14:textId="77777777" w:rsidR="00F768D1" w:rsidRDefault="00F768D1">
+    <w:p w14:paraId="5561D832" w14:textId="77777777" w:rsidR="005B2CAB" w:rsidRDefault="005B2CAB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="192B5709" w14:textId="77777777" w:rsidR="00F768D1" w:rsidRDefault="00F768D1">
+    <w:p w14:paraId="686EDE22" w14:textId="77777777" w:rsidR="005B2CAB" w:rsidRDefault="005B2CAB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
@@ -5941,58 +5940,58 @@
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="47D2C968" w14:textId="77777777" w:rsidR="00400AEE" w:rsidRPr="00F16924" w:rsidRDefault="00400AEE" w:rsidP="0012506A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3329"/>
         <w:tab w:val="left" w:pos="5284"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="618E4AF8" w14:textId="77777777" w:rsidR="00F768D1" w:rsidRDefault="00F768D1">
+    <w:p w14:paraId="47174C86" w14:textId="77777777" w:rsidR="005B2CAB" w:rsidRDefault="005B2CAB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4524C81E" w14:textId="77777777" w:rsidR="00F768D1" w:rsidRDefault="00F768D1">
+    <w:p w14:paraId="11D1E1FE" w14:textId="77777777" w:rsidR="005B2CAB" w:rsidRDefault="005B2CAB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8797"/>
       <w:gridCol w:w="803"/>
     </w:tblGrid>
     <w:tr w:rsidR="00327619" w14:paraId="6066A99F" w14:textId="77777777" w:rsidTr="00BC2531">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8928" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="33022350" w14:textId="77777777" w:rsidR="00327619" w:rsidRDefault="00653487" w:rsidP="00EA0C1C">
@@ -6232,114 +6231,114 @@
           </w:r>
           <w:r w:rsidR="0049391E">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="77221FF3" w14:textId="77777777" w:rsidR="00487082" w:rsidRPr="00327619" w:rsidRDefault="00487082" w:rsidP="00187B0E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="9900" w:type="dxa"/>
+      <w:tblW w:w="10190" w:type="dxa"/>
       <w:tblInd w:w="-5" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1965"/>
+      <w:gridCol w:w="2255"/>
       <w:gridCol w:w="7935"/>
     </w:tblGrid>
-    <w:tr w:rsidR="0024605E" w:rsidRPr="00487082" w14:paraId="6C85EBF5" w14:textId="77777777" w:rsidTr="00E60C82">
+    <w:tr w:rsidR="0024605E" w:rsidRPr="00487082" w14:paraId="6C85EBF5" w14:textId="77777777" w:rsidTr="00061D63">
       <w:trPr>
         <w:trHeight w:val="173"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1965" w:type="dxa"/>
+          <w:tcW w:w="2255" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="59BAC243" w14:textId="77777777" w:rsidR="0024605E" w:rsidRPr="00487082" w:rsidRDefault="0024605E" w:rsidP="0024605E">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7935" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:p w14:paraId="6CBB67B1" w14:textId="77777777" w:rsidR="0024605E" w:rsidRPr="0007170B" w:rsidRDefault="0024605E" w:rsidP="0024605E">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:after="120"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="36"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:t>JQSR</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="0024605E" w:rsidRPr="00B17A01" w14:paraId="35C315ED" w14:textId="77777777" w:rsidTr="00E60C82">
+    <w:tr w:rsidR="0024605E" w:rsidRPr="00B17A01" w14:paraId="35C315ED" w14:textId="77777777" w:rsidTr="00061D63">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1965" w:type="dxa"/>
+          <w:tcW w:w="2255" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
         <w:p w14:paraId="68B9FD2E" w14:textId="77777777" w:rsidR="0024605E" w:rsidRPr="00487082" w:rsidRDefault="0024605E" w:rsidP="0024605E">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7935" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:p w14:paraId="4232AC32" w14:textId="77777777" w:rsidR="0024605E" w:rsidRPr="0007170B" w:rsidRDefault="0024605E" w:rsidP="0024605E">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="160"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
@@ -6384,85 +6383,85 @@
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>773-5532</w:t>
           </w:r>
           <w:r w:rsidRPr="00B17A01">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="2D8DD8CE" w14:textId="77777777" w:rsidR="0024605E" w:rsidRPr="00B17A01" w:rsidRDefault="0024605E" w:rsidP="0024605E">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="0024605E" w:rsidRPr="0089691B" w14:paraId="022F7E98" w14:textId="77777777" w:rsidTr="00E60C82">
+    <w:tr w:rsidR="0024605E" w:rsidRPr="0089691B" w14:paraId="022F7E98" w14:textId="77777777" w:rsidTr="00061D63">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1965" w:type="dxa"/>
+          <w:tcW w:w="2255" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="182CFCB1" w14:textId="77777777" w:rsidR="0024605E" w:rsidRPr="00B17A01" w:rsidRDefault="0024605E" w:rsidP="0024605E">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7935" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="10E6D2BE" w14:textId="77777777" w:rsidR="0024605E" w:rsidRPr="0089691B" w:rsidRDefault="0024605E" w:rsidP="0024605E">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="0024605E" w:rsidRPr="00B6131F" w14:paraId="05607901" w14:textId="77777777" w:rsidTr="00E60C82">
+    <w:tr w:rsidR="0024605E" w:rsidRPr="00B6131F" w14:paraId="05607901" w14:textId="77777777" w:rsidTr="00061D63">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1965" w:type="dxa"/>
+          <w:tcW w:w="2255" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="73185034" w14:textId="77777777" w:rsidR="0024605E" w:rsidRPr="0089691B" w:rsidRDefault="0024605E" w:rsidP="0024605E">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7935" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="06C9C392" w14:textId="77777777" w:rsidR="0024605E" w:rsidRPr="00B6131F" w:rsidRDefault="0024605E" w:rsidP="0024605E">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
           </w:pPr>
@@ -6479,54 +6478,54 @@
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>YEAR</w:t>
           </w:r>
           <w:r w:rsidRPr="00487082">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>) 1-</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="0024605E" w:rsidRPr="00C17665" w14:paraId="6482D9AD" w14:textId="77777777" w:rsidTr="00E60C82">
+    <w:tr w:rsidR="0024605E" w:rsidRPr="00061D63" w14:paraId="6482D9AD" w14:textId="77777777" w:rsidTr="00061D63">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1965" w:type="dxa"/>
+          <w:tcW w:w="2255" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="610EE158" w14:textId="77777777" w:rsidR="0024605E" w:rsidRPr="00B6131F" w:rsidRDefault="0024605E" w:rsidP="0024605E">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7935" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:p w14:paraId="12E7DFD6" w14:textId="77777777" w:rsidR="0024605E" w:rsidRPr="00B6131F" w:rsidRDefault="0024605E" w:rsidP="0024605E">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:after="160"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="18"/>
@@ -6534,66 +6533,66 @@
               <w:lang w:val="pt-BR"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B6131F">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>https://publisher.uthm.edu.my/ojs/index.php/</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>jqsr</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="4A150504" w14:textId="45BEB31F" w:rsidR="00EE7D39" w:rsidRPr="0024605E" w:rsidRDefault="0024605E" w:rsidP="0024605E">
+  <w:p w14:paraId="4A150504" w14:textId="49379F33" w:rsidR="00EE7D39" w:rsidRPr="0024605E" w:rsidRDefault="00061D63" w:rsidP="0024605E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2633795E" wp14:editId="1FC3E3F1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2633795E" wp14:editId="76DB2628">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-712470</wp:posOffset>
+            <wp:posOffset>-521970</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-853440</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1903730" cy="371475"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:wrapNone/>
           <wp:docPr id="2046263288" name="Picture 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -6615,57 +6614,57 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="390C5165" wp14:editId="289B560D">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="390C5165" wp14:editId="38AD171E">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>-1131570</wp:posOffset>
+                <wp:posOffset>-941070</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-1217929</wp:posOffset>
+                <wp:posOffset>-1217295</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2331720" cy="1257300"/>
               <wp:effectExtent l="0" t="0" r="11430" b="38100"/>
               <wp:wrapNone/>
               <wp:docPr id="1744069504" name="AutoShape 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2331720" cy="1257300"/>
                       </a:xfrm>
                       <a:prstGeom prst="flowChartAlternateProcess">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="accent1">
                           <a:lumMod val="40000"/>
@@ -6676,67 +6675,67 @@
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst>
                         <a:outerShdw dist="28398" dir="3806097" algn="ctr" rotWithShape="0">
                           <a:srgbClr val="1F3763"/>
                         </a:outerShdw>
                       </a:effectLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="0F27A4CD" id="_x0000_t176" coordsize="21600,21600" o:spt="176" adj="2700" path="m@0,qx0@0l0@2qy@0,21600l@1,21600qx21600@2l21600@0qy@1,xe">
+            <v:shapetype w14:anchorId="0F86C54A" id="_x0000_t176" coordsize="21600,21600" o:spt="176" adj="2700" path="m@0,qx0@0l0@2qy@0,21600l@1,21600qx21600@2l21600@0qy@1,xe">
               <v:stroke joinstyle="miter"/>
               <v:formulas>
                 <v:f eqn="val #0"/>
                 <v:f eqn="sum width 0 #0"/>
                 <v:f eqn="sum height 0 #0"/>
                 <v:f eqn="prod @0 2929 10000"/>
                 <v:f eqn="sum width 0 @3"/>
                 <v:f eqn="sum height 0 @3"/>
                 <v:f eqn="val width"/>
                 <v:f eqn="val height"/>
                 <v:f eqn="prod width 1 2"/>
                 <v:f eqn="prod height 1 2"/>
               </v:formulas>
               <v:path gradientshapeok="t" limo="10800,10800" o:connecttype="custom" o:connectlocs="@8,0;0,@9;@8,@7;@6,@9" textboxrect="@3,@3,@4,@5"/>
             </v:shapetype>
-            <v:shape id="AutoShape 2" o:spid="_x0000_s1026" type="#_x0000_t176" style="position:absolute;margin-left:-89.1pt;margin-top:-95.9pt;width:183.6pt;height:99pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDC6JATVwIAAI8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bjNGmNOEXQosOA&#10;bi3QDTsrsmwLkyWNUuJ0Xz+KbtJguw3LQZCo6JGP79Grm8Ng2F5B0M7WvLjIOVNWukbbrubfvt5/&#10;uOIsRGEbYZxVNX9Rgd+s379bjb5SM9c70yhgCGJDNfqa9zH6KsuC7NUgwoXzyuJl62AQEY/QZQ2I&#10;EdEHk83yfJGNDhoPTqoQMHo3XfI14betkvGxbYOKzNQca4u0Aq3btGbrlag6EL7X8rUM8Q9VDEJb&#10;THqCuhNRsB3ov6AGLcEF18YL6YbMta2WijggmyL/g81zL7wiLtic4E9tCv8PVn7ZP/snSKUH/+Dk&#10;j8Csu+2F7dQGwI29Eg2mK1KjstGH6vQgHQI+Zdvxs2tQWrGLjnpwaGFIgMiOHajVL6dWq0NkEoOz&#10;siyWM1RE4l0xu1yWOYmRier43EOIH5UbWNrUvDVuxMIgbkxUYEVUT5PslFPsH0JMNYrq+I44OaOb&#10;e20MHZKp1K0BthdoByGlsrGg52Y3IIkpPs/xNxkDw2ifKbw4hjEF2TMhUcJwnsTYlMq6lHSqZ4oo&#10;MiMWSZ3ZIYXnvhlZoxO32VV5jYPSaHRmeZUv8uslZ8J0OFIyAmfg4ncde/JDaiWxgW574lLcl8tF&#10;SSJh34/oVN1ZYhIwaZbGI1Rb17ygfghOIuEU46Z38IuzESei5uHnToDizHyy6IHrYj5PI0SH+SWp&#10;B+c32/MbYSVC1TwiEdrexmnsdh5012OmqfPWbdA3rSbx3qp6dRu6nki8Tmgaq/Mz/evtO7L+DQAA&#10;//8DAFBLAwQUAAYACAAAACEACxb2Ut8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6DQBCG&#10;7ya+w2ZMvJh2gVgEZGlMo/HgpVYfYMuOQMrOEnbbwts7nPQ2k/nyz/eX28n24oKj7xwpiNcRCKTa&#10;mY4aBd9fb6sMhA+ajO4doYIZPWyr25tSF8Zd6RMvh9AIDiFfaAVtCEMhpa9btNqv3YDEtx83Wh14&#10;HRtpRn3lcNvLJIpSaXVH/KHVA+5arE+Hs1WwedgNTZI9zvv5PU0/cn/azOOrUvd308sziIBT+INh&#10;0Wd1qNjp6M5kvOgVrOKnLGF2mfKYWyxMlnO/o4I0AVmV8n+H6hcAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQDC6JATVwIAAI8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQALFvZS3wAAAAsBAAAPAAAAAAAAAAAAAAAAALEEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" fillcolor="#b4c6e7 [1300]" stroked="f">
+            <v:shape id="AutoShape 2" o:spid="_x0000_s1026" type="#_x0000_t176" style="position:absolute;margin-left:-74.1pt;margin-top:-95.85pt;width:183.6pt;height:99pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDC6JATVwIAAI8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bjNGmNOEXQosOA&#10;bi3QDTsrsmwLkyWNUuJ0Xz+KbtJguw3LQZCo6JGP79Grm8Ng2F5B0M7WvLjIOVNWukbbrubfvt5/&#10;uOIsRGEbYZxVNX9Rgd+s379bjb5SM9c70yhgCGJDNfqa9zH6KsuC7NUgwoXzyuJl62AQEY/QZQ2I&#10;EdEHk83yfJGNDhoPTqoQMHo3XfI14betkvGxbYOKzNQca4u0Aq3btGbrlag6EL7X8rUM8Q9VDEJb&#10;THqCuhNRsB3ov6AGLcEF18YL6YbMta2WijggmyL/g81zL7wiLtic4E9tCv8PVn7ZP/snSKUH/+Dk&#10;j8Csu+2F7dQGwI29Eg2mK1KjstGH6vQgHQI+Zdvxs2tQWrGLjnpwaGFIgMiOHajVL6dWq0NkEoOz&#10;siyWM1RE4l0xu1yWOYmRier43EOIH5UbWNrUvDVuxMIgbkxUYEVUT5PslFPsH0JMNYrq+I44OaOb&#10;e20MHZKp1K0BthdoByGlsrGg52Y3IIkpPs/xNxkDw2ifKbw4hjEF2TMhUcJwnsTYlMq6lHSqZ4oo&#10;MiMWSZ3ZIYXnvhlZoxO32VV5jYPSaHRmeZUv8uslZ8J0OFIyAmfg4ncde/JDaiWxgW574lLcl8tF&#10;SSJh34/oVN1ZYhIwaZbGI1Rb17ygfghOIuEU46Z38IuzESei5uHnToDizHyy6IHrYj5PI0SH+SWp&#10;B+c32/MbYSVC1TwiEdrexmnsdh5012OmqfPWbdA3rSbx3qp6dRu6nki8Tmgaq/Mz/evtO7L+DQAA&#10;//8DAFBLAwQUAAYACAAAACEA2zmBXuEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6DQBCG&#10;7ya+w2ZMvJh2AVsEZGlMo/HQi1YfYMuOQMrOEnbbwts7PeltJvPln+8vN5PtxRlH3zlSEC8jEEi1&#10;Mx01Cr6/3hYZCB80Gd07QgUzethUtzelLoy70Cee96ERHEK+0AraEIZCSl+3aLVfugGJbz9utDrw&#10;OjbSjPrC4baXSRSl0uqO+EOrB9y2WB/3J6tg/bAdmiRbzR/ze5rucn9cz+OrUvd308sziIBT+IPh&#10;qs/qULHTwZ3IeNErWMSrLGH2OuXxEwhmkjjnfgcF6SPIqpT/O1S/AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAMLokBNXAgAAjwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhANs5gV7hAAAACwEAAA8AAAAAAAAAAAAAAAAAsQQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" fillcolor="#b4c6e7 [1300]" stroked="f">
               <v:shadow on="t" color="#1f3763" offset="1pt"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08FA0D6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57DCE9D2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8523,50 +8522,51 @@
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00103E9F"/>
     <w:rsid w:val="000025E7"/>
     <w:rsid w:val="00002DB2"/>
     <w:rsid w:val="00011FFB"/>
     <w:rsid w:val="000144CE"/>
     <w:rsid w:val="00031243"/>
     <w:rsid w:val="00032949"/>
     <w:rsid w:val="000334F1"/>
     <w:rsid w:val="00036AF6"/>
     <w:rsid w:val="000378BF"/>
     <w:rsid w:val="000426CD"/>
     <w:rsid w:val="0004751E"/>
     <w:rsid w:val="0006013C"/>
+    <w:rsid w:val="00061D63"/>
     <w:rsid w:val="00063D04"/>
     <w:rsid w:val="000643A7"/>
     <w:rsid w:val="00067806"/>
     <w:rsid w:val="0007170B"/>
     <w:rsid w:val="00083A94"/>
     <w:rsid w:val="00085E42"/>
     <w:rsid w:val="000B4B2F"/>
     <w:rsid w:val="000B7735"/>
     <w:rsid w:val="000C22D6"/>
     <w:rsid w:val="000C36F3"/>
     <w:rsid w:val="000C7B98"/>
     <w:rsid w:val="000D0DD2"/>
     <w:rsid w:val="000D3017"/>
     <w:rsid w:val="000F5ABE"/>
     <w:rsid w:val="00103901"/>
     <w:rsid w:val="00103E9F"/>
     <w:rsid w:val="00115FEC"/>
     <w:rsid w:val="00116431"/>
     <w:rsid w:val="0011656D"/>
     <w:rsid w:val="001225FC"/>
     <w:rsid w:val="0012506A"/>
     <w:rsid w:val="001457D8"/>
     <w:rsid w:val="00154367"/>
     <w:rsid w:val="001549B5"/>
     <w:rsid w:val="00154E88"/>
@@ -8651,65 +8651,67 @@
     <w:rsid w:val="004C3154"/>
     <w:rsid w:val="004C678A"/>
     <w:rsid w:val="004D1B83"/>
     <w:rsid w:val="004D3882"/>
     <w:rsid w:val="004F0645"/>
     <w:rsid w:val="004F2458"/>
     <w:rsid w:val="004F25F2"/>
     <w:rsid w:val="005025FB"/>
     <w:rsid w:val="00505721"/>
     <w:rsid w:val="00506567"/>
     <w:rsid w:val="00506D54"/>
     <w:rsid w:val="005361A6"/>
     <w:rsid w:val="00540E37"/>
     <w:rsid w:val="00554B53"/>
     <w:rsid w:val="00562511"/>
     <w:rsid w:val="00565AE0"/>
     <w:rsid w:val="00566217"/>
     <w:rsid w:val="00576120"/>
     <w:rsid w:val="005836A9"/>
     <w:rsid w:val="00584CA4"/>
     <w:rsid w:val="00585483"/>
     <w:rsid w:val="005917E8"/>
     <w:rsid w:val="005B05CE"/>
     <w:rsid w:val="005B0AA4"/>
     <w:rsid w:val="005B2859"/>
+    <w:rsid w:val="005B2CAB"/>
     <w:rsid w:val="005B65B7"/>
     <w:rsid w:val="005D405B"/>
     <w:rsid w:val="005D5962"/>
     <w:rsid w:val="005E0128"/>
     <w:rsid w:val="005F5203"/>
     <w:rsid w:val="005F6551"/>
     <w:rsid w:val="00600AB6"/>
     <w:rsid w:val="00607A2A"/>
     <w:rsid w:val="00621FA2"/>
     <w:rsid w:val="00623BA3"/>
     <w:rsid w:val="00624C2D"/>
     <w:rsid w:val="00632371"/>
     <w:rsid w:val="00653487"/>
     <w:rsid w:val="006670E3"/>
     <w:rsid w:val="00672B24"/>
+    <w:rsid w:val="00683B82"/>
     <w:rsid w:val="006A2351"/>
     <w:rsid w:val="006A2EC0"/>
     <w:rsid w:val="006B4558"/>
     <w:rsid w:val="006C7618"/>
     <w:rsid w:val="006F244D"/>
     <w:rsid w:val="00702729"/>
     <w:rsid w:val="007036DE"/>
     <w:rsid w:val="007076B1"/>
     <w:rsid w:val="0072121D"/>
     <w:rsid w:val="00732E9D"/>
     <w:rsid w:val="007413E8"/>
     <w:rsid w:val="00746204"/>
     <w:rsid w:val="00773F64"/>
     <w:rsid w:val="0077522C"/>
     <w:rsid w:val="007960BD"/>
     <w:rsid w:val="007A6E59"/>
     <w:rsid w:val="007A7C00"/>
     <w:rsid w:val="007B6308"/>
     <w:rsid w:val="007C481C"/>
     <w:rsid w:val="007D35EA"/>
     <w:rsid w:val="007E07DC"/>
     <w:rsid w:val="007F441A"/>
     <w:rsid w:val="0082668E"/>
     <w:rsid w:val="00831CA9"/>
     <w:rsid w:val="00835116"/>
@@ -10476,75 +10478,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2398</Words>
-  <Characters>14514</Characters>
+  <Words>2524</Words>
+  <Characters>14388</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>284</Lines>
-  <Paragraphs>187</Paragraphs>
+  <Lines>119</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universiti Tun Hussein Onn Malaysia</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16725</CharactersWithSpaces>
+  <CharactersWithSpaces>16879</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="30" baseType="variant">
       <vt:variant>
         <vt:i4>1572959</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://coronavirus.jhu.edu/map.html</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1638484</vt:i4>
       </vt:variant>
       <vt:variant>