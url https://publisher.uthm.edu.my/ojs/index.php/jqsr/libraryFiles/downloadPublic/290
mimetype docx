--- v0 (2026-04-08)
+++ v1 (2026-07-23)
@@ -13,72 +13,69 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="198E4846" w14:textId="77777777" w:rsidR="00317A87" w:rsidRDefault="0087311E" w:rsidP="00A24936">
       <w:pPr>
         <w:pStyle w:val="ArticleTitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tajuk Artikel Menggunakan </w:t>
       </w:r>
       <w:commentRangeStart w:id="0"/>
       <w:r w:rsidR="00B22240" w:rsidRPr="00B22240">
         <w:t>Title Case</w:t>
       </w:r>
       <w:commentRangeEnd w:id="0"/>
       <w:r w:rsidR="0038135C">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="48"/>
         </w:rPr>
         <w:commentReference w:id="0"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02776905" w14:textId="77777777" w:rsidR="0087311E" w:rsidRPr="0087311E" w:rsidRDefault="0087311E" w:rsidP="0087311E">
       <w:pPr>
         <w:pStyle w:val="ArticleTitle"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087311E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Article Title in Title Case</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A049226" w14:textId="77777777" w:rsidR="00317A87" w:rsidRPr="00A24936" w:rsidRDefault="0087311E" w:rsidP="00A24936">
       <w:pPr>
         <w:pStyle w:val="Author"/>
       </w:pPr>
       <w:commentRangeStart w:id="1"/>
@@ -97,98 +94,96 @@
       <w:r>
         <w:t>Penulis Kedua</w:t>
       </w:r>
       <w:r w:rsidR="00EF4717">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="003659D1" w:rsidRPr="003659D1">
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00317A87" w:rsidRPr="00C5236C">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>Penulis Ketiga</w:t>
       </w:r>
       <w:r w:rsidR="00317A87" w:rsidRPr="00C5236C">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:commentRangeEnd w:id="1"/>
-      <w:r w:rsidR="0038135C">
+      <w:r w:rsidR="0038135C" w:rsidRPr="00A24936">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="1"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="288"/>
-        <w:gridCol w:w="9533"/>
+        <w:gridCol w:w="286"/>
+        <w:gridCol w:w="9319"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C5236C" w14:paraId="2D26D11B" w14:textId="77777777" w:rsidTr="00585483">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5C679186" w14:textId="77777777" w:rsidR="00C5236C" w:rsidRPr="00EF4717" w:rsidRDefault="00C5236C" w:rsidP="00415AAB">
+          <w:p w14:paraId="5C679186" w14:textId="77777777" w:rsidR="00C5236C" w:rsidRPr="00F828B5" w:rsidRDefault="00C5236C" w:rsidP="00415AAB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:right="-30"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9533" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C46AABC" w14:textId="77777777" w:rsidR="00C5236C" w:rsidRPr="00EF4717" w:rsidRDefault="00702729">
             <w:pPr>
               <w:ind w:left="-144" w:firstLine="130"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Author Affiliation, </w:t>
             </w:r>
             <w:r w:rsidR="00EF4717" w:rsidRPr="00EF4717">
@@ -311,75 +306,73 @@
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EF4717">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>COUNTRY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C5236C" w14:paraId="1EA1A7AA" w14:textId="77777777" w:rsidTr="00585483">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4530C65C" w14:textId="77777777" w:rsidR="00C5236C" w:rsidRPr="00EF4717" w:rsidRDefault="00C5236C" w:rsidP="00415AAB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:right="-30"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9533" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B36912F" w14:textId="77777777" w:rsidR="00702729" w:rsidRPr="00EF4717" w:rsidRDefault="00702729" w:rsidP="00702729">
             <w:pPr>
               <w:ind w:left="-144" w:firstLine="130"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Author Affiliation, </w:t>
             </w:r>
             <w:r w:rsidRPr="00EF4717">
@@ -533,954 +526,943 @@
       <w:r w:rsidR="00EF4717">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
       <w:r w:rsidR="003659D1">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>@</w:t>
       </w:r>
       <w:r w:rsidR="00EF4717">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>xxxx.xxx</w:t>
       </w:r>
       <w:commentRangeEnd w:id="2"/>
-      <w:r w:rsidR="00A27980">
+      <w:r w:rsidR="00A27980" w:rsidRPr="00063D04">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69441B37" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00317A87" w:rsidP="00154367">
+    <w:p w14:paraId="69441B37" w14:textId="63A4D357" w:rsidR="00154367" w:rsidRPr="00531DA1" w:rsidRDefault="00317A87" w:rsidP="00154367">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063D04">
+      <w:r w:rsidRPr="00531DA1">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>DOI: https://doi.org/</w:t>
       </w:r>
-      <w:r w:rsidR="001D0132" w:rsidRPr="00063D04">
+      <w:r w:rsidR="001D0132" w:rsidRPr="00531DA1">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>10.30880/</w:t>
       </w:r>
-      <w:r w:rsidR="00653487">
+      <w:r w:rsidR="00653487" w:rsidRPr="00531DA1">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>jqsr</w:t>
       </w:r>
-      <w:r w:rsidR="001D0132" w:rsidRPr="00063D04">
+      <w:r w:rsidR="001D0132" w:rsidRPr="00531DA1">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
-      <w:r w:rsidR="007076B1">
+      <w:r w:rsidR="00D15F89" w:rsidRPr="00531DA1">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="001D0132" w:rsidRPr="00063D04">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0132" w:rsidRPr="00531DA1">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00EF4717">
+      <w:r w:rsidR="00EF4717" w:rsidRPr="00531DA1">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
-      <w:r w:rsidR="001D0132" w:rsidRPr="00063D04">
+      <w:r w:rsidR="001D0132" w:rsidRPr="00531DA1">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.0</w:t>
       </w:r>
-      <w:r w:rsidR="00EF4717">
+      <w:r w:rsidR="00EF4717" w:rsidRPr="00531DA1">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="001D0132" w:rsidRPr="00063D04">
+      <w:r w:rsidR="001D0132" w:rsidRPr="00531DA1">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.00</w:t>
       </w:r>
-      <w:r w:rsidR="00EF4717">
+      <w:r w:rsidR="00EF4717" w:rsidRPr="00531DA1">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3438"/>
-        <w:gridCol w:w="6383"/>
+        <w:gridCol w:w="3369"/>
+        <w:gridCol w:w="6236"/>
       </w:tblGrid>
       <w:tr w:rsidR="003659D1" w14:paraId="3E55C4E6" w14:textId="77777777" w:rsidTr="00AF07F6">
         <w:trPr>
           <w:trHeight w:val="422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74D50F34" w14:textId="77777777" w:rsidR="003659D1" w:rsidRDefault="00097393" w:rsidP="003659D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Hlk151549042"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Maklumat Artikel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6383" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CB53241" w14:textId="77777777" w:rsidR="003659D1" w:rsidRDefault="003659D1" w:rsidP="003659D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Abstr</w:t>
             </w:r>
             <w:r w:rsidR="00097393">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>ak</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F54E5D" w14:paraId="6E4FB87B" w14:textId="77777777" w:rsidTr="00AF07F6">
         <w:trPr>
           <w:trHeight w:val="948"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3438" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7B6F8ADC" w14:textId="77777777" w:rsidR="00F54E5D" w:rsidRDefault="00CA1950" w:rsidP="003659D1">
+          <w:p w14:paraId="7B6F8ADC" w14:textId="77777777" w:rsidR="00F54E5D" w:rsidRPr="00F828B5" w:rsidRDefault="00CA1950" w:rsidP="003659D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F828B5">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Diserah</w:t>
             </w:r>
-            <w:r w:rsidR="00F54E5D">
+            <w:r w:rsidR="00F54E5D" w:rsidRPr="00F828B5">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidR="00993D1D">
+            <w:r w:rsidR="00993D1D" w:rsidRPr="00F828B5">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Hari Bulan Tahun</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="012F1BED" w14:textId="77777777" w:rsidR="00F54E5D" w:rsidRDefault="00993D1D" w:rsidP="003659D1">
+          <w:p w14:paraId="012F1BED" w14:textId="77777777" w:rsidR="00F54E5D" w:rsidRPr="00F828B5" w:rsidRDefault="00993D1D" w:rsidP="003659D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F828B5">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Diterima</w:t>
             </w:r>
-            <w:r w:rsidR="00F54E5D">
+            <w:r w:rsidR="00F54E5D" w:rsidRPr="00F828B5">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F828B5">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Hari Bulan Tahun</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="074F0C46" w14:textId="77777777" w:rsidR="00F54E5D" w:rsidRDefault="00993D1D" w:rsidP="003659D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Diterbitkan</w:t>
             </w:r>
             <w:r w:rsidR="00F54E5D">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Hari Bulan Tahun</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6383" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E967D3E" w14:textId="77777777" w:rsidR="00F54E5D" w:rsidRDefault="00C10AA5" w:rsidP="00A90C52">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C10AA5">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>Abstrak adalah wajib. Ayat pertama menerangkan sifat atau maklumat latar belakang dalam bidang kajian. Ayat-ayat berikutnya menyediakan pernyataan masalah atau objektif dan skop penyelidikan. Ayat-ayat seterusnya menjelaskan kaedah dan bahan yang digunakan dalam kerja penyelidikan. Keputusan utama dan penemuan penting kemudian ditekankan. Akhirnya, ringkasan kesimpulan dipersembahkan. Panjang abstrak boleh berkaitan dengan panjang artikel.</w:t>
+              <w:t xml:space="preserve">Abstrak adalah wajib. Ayat pertama menerangkan sifat atau maklumat latar belakang dalam bidang kajian. Ayat-ayat berikutnya menyediakan pernyataan masalah atau objektif dan skop penyelidikan. Ayat-ayat seterusnya menjelaskan kaedah dan bahan yang digunakan dalam kerja penyelidikan. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F828B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Keputusan utama dan penemuan penting kemudian ditekankan. Akhirnya, ringkasan kesimpulan dipersembahkan. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C10AA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Panjang abstrak boleh berkaitan dengan panjang artikel.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F54E5D" w14:paraId="534D71D0" w14:textId="77777777" w:rsidTr="00AF07F6">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3438" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03654025" w14:textId="77777777" w:rsidR="00F54E5D" w:rsidRDefault="00F54E5D" w:rsidP="003659D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidR="00993D1D">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>ata Kunci</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6383" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E5A8FD9" w14:textId="77777777" w:rsidR="00F54E5D" w:rsidRDefault="00F54E5D" w:rsidP="003659D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F54E5D" w14:paraId="46249AF2" w14:textId="77777777" w:rsidTr="00AF07F6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3438" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5D142DAD" w14:textId="77777777" w:rsidR="00F54E5D" w:rsidRDefault="00F54E5D" w:rsidP="00702729">
+          <w:p w14:paraId="5D142DAD" w14:textId="77777777" w:rsidR="00F54E5D" w:rsidRPr="00F828B5" w:rsidRDefault="00F54E5D" w:rsidP="00702729">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00702729">
+            <w:r w:rsidRPr="00F828B5">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
-            <w:r w:rsidR="001452B7">
+            <w:r w:rsidR="001452B7" w:rsidRPr="00F828B5">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>ata kunci</w:t>
             </w:r>
-            <w:r w:rsidRPr="00702729">
+            <w:r w:rsidRPr="00F828B5">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1, k</w:t>
             </w:r>
-            <w:r w:rsidR="001452B7">
+            <w:r w:rsidR="001452B7" w:rsidRPr="00F828B5">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>ata kunci 2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00702729">
+            <w:r w:rsidRPr="00F828B5">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="001452B7">
+            <w:r w:rsidR="001452B7" w:rsidRPr="00F828B5">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>bilangan kata kunci</w:t>
             </w:r>
-            <w:r w:rsidRPr="00702729">
+            <w:r w:rsidRPr="00F828B5">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001452B7">
+            <w:r w:rsidR="001452B7" w:rsidRPr="00F828B5">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>biasanya</w:t>
             </w:r>
-            <w:r w:rsidRPr="00702729">
+            <w:r w:rsidRPr="00F828B5">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3-7, </w:t>
             </w:r>
-            <w:r w:rsidR="001452B7">
+            <w:r w:rsidR="001452B7" w:rsidRPr="00F828B5">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>tetapi dibolehkan sekiranya lebih daripada bilangan tersebut</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6383" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6A291C03" w14:textId="77777777" w:rsidR="00F54E5D" w:rsidRDefault="00F54E5D" w:rsidP="00702729">
+          <w:p w14:paraId="6A291C03" w14:textId="77777777" w:rsidR="00F54E5D" w:rsidRPr="00F828B5" w:rsidRDefault="00F54E5D" w:rsidP="00702729">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00993D1D" w14:paraId="60DDC44E" w14:textId="77777777" w:rsidTr="00AF07F6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0559196C" w14:textId="700CC935" w:rsidR="00993D1D" w:rsidRPr="0087311E" w:rsidRDefault="00AF07F6" w:rsidP="00B13B20">
             <w:pPr>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087311E">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Keywords</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6383" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4631001A" w14:textId="77777777" w:rsidR="00993D1D" w:rsidRPr="0087311E" w:rsidRDefault="00993D1D" w:rsidP="00D27C1D">
             <w:pPr>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087311E">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Abstract</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00993D1D" w14:paraId="0F0C3606" w14:textId="77777777" w:rsidTr="00AF07F6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3438" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1B0D58DE" w14:textId="77777777" w:rsidR="00993D1D" w:rsidRPr="0087311E" w:rsidRDefault="00993D1D" w:rsidP="00993D1D">
+          <w:p w14:paraId="1B0D58DE" w14:textId="77777777" w:rsidR="00993D1D" w:rsidRPr="00F828B5" w:rsidRDefault="00993D1D" w:rsidP="00993D1D">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0087311E">
+            <w:r w:rsidRPr="00F828B5">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Keyword 1, keyword 2, number of keywords is usually 3-7, but more is allowed if deemed necessary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6383" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A16FD9C" w14:textId="77777777" w:rsidR="00993D1D" w:rsidRPr="0087311E" w:rsidRDefault="00993D1D" w:rsidP="0087311E">
+          <w:p w14:paraId="6A16FD9C" w14:textId="77777777" w:rsidR="00993D1D" w:rsidRPr="00F828B5" w:rsidRDefault="00993D1D" w:rsidP="0087311E">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0087311E">
+            <w:r w:rsidRPr="00F828B5">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Abstract is compulsory. First sentence describes the nature or the background information on the field of study. Subsequent sentences provide the problem statement or objectives and scope of the research. Next sentences explain the methods and materials used in the work. Main results and important findings are then highlighted. Finally, a summary of conclusions is put forth. Length of abstract can be proportional to the length of the article.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="62812A51" w14:textId="77777777" w:rsidR="00317A87" w:rsidRPr="00983F71" w:rsidRDefault="00317A87" w:rsidP="00983F71">
       <w:pPr>
         <w:pStyle w:val="Topic"/>
       </w:pPr>
       <w:commentRangeStart w:id="4"/>
       <w:r w:rsidRPr="00983F71">
         <w:t>Introduction</w:t>
       </w:r>
       <w:commentRangeEnd w:id="4"/>
-      <w:r w:rsidR="00835116">
+      <w:r w:rsidR="00835116" w:rsidRPr="00983F71">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="4"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="104150BA" w14:textId="77777777" w:rsidR="00562511" w:rsidRDefault="00562511" w:rsidP="00D871AC">
       <w:pPr>
         <w:pStyle w:val="1stParagraph"/>
       </w:pPr>
       <w:commentRangeStart w:id="5"/>
       <w:r w:rsidRPr="00562511">
         <w:t>Here introduce the paper, and put a nomenclature if necessary, in a box with the same font size as the rest of the paper. The paragraphs continue from here and are only separated by headings, subheadings, images and formulae. The section headings are arranged by numbers, bold and 10.0 pt. Here follows further instructions for authors.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="5"/>
       <w:r w:rsidR="002D46E7">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:commentReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="34C2A73E" w14:textId="77777777" w:rsidR="00915013" w:rsidRDefault="00915013" w:rsidP="00D871AC">
       <w:pPr>
         <w:pStyle w:val="1stParagraph"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="341"/>
         <w:gridCol w:w="3907"/>
       </w:tblGrid>
       <w:tr w:rsidR="00915013" w14:paraId="7661972B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A96CDCA" w14:textId="77777777" w:rsidR="00915013" w:rsidRDefault="00915013" w:rsidP="00D871AC">
             <w:pPr>
               <w:pStyle w:val="1stParagraph"/>
             </w:pPr>
             <w:r w:rsidRPr="00915013">
               <w:t>Nomenclature is included if necessary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00915013" w14:paraId="59D059E0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18F15631" w14:textId="77777777" w:rsidR="00915013" w:rsidRDefault="00915013" w:rsidP="00D871AC">
             <w:pPr>
               <w:pStyle w:val="1stParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3907" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D845C28" w14:textId="77777777" w:rsidR="00915013" w:rsidRDefault="00915013" w:rsidP="00D871AC">
             <w:pPr>
               <w:pStyle w:val="1stParagraph"/>
             </w:pPr>
             <w:r w:rsidRPr="00562511">
               <w:t>radius of</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00915013" w14:paraId="2A10876F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2914BD38" w14:textId="77777777" w:rsidR="00915013" w:rsidRDefault="00915013" w:rsidP="00D871AC">
             <w:pPr>
               <w:pStyle w:val="1stParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3907" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BABD4D4" w14:textId="77777777" w:rsidR="00915013" w:rsidRDefault="00915013" w:rsidP="00D871AC">
             <w:pPr>
               <w:pStyle w:val="1stParagraph"/>
             </w:pPr>
             <w:r w:rsidRPr="00562511">
               <w:t>position of</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00915013" w14:paraId="6F21D7AA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57286C90" w14:textId="77777777" w:rsidR="00915013" w:rsidRDefault="00915013" w:rsidP="00D871AC">
             <w:pPr>
               <w:pStyle w:val="1stParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3907" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44D9B5D7" w14:textId="77777777" w:rsidR="00915013" w:rsidRDefault="00915013" w:rsidP="00CB50F7">
             <w:pPr>
               <w:pStyle w:val="1stParagraph"/>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r w:rsidRPr="00562511">
               <w:t>further nomenclature continues down the page inside the text box</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0F6BBAD1" w14:textId="03BA7572" w:rsidR="007D052D" w:rsidRDefault="00404009" w:rsidP="00404009">
       <w:pPr>
         <w:pStyle w:val="SubTopic"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="4203"/>
           <w:tab w:val="left" w:pos="3315"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="005B7771" w14:textId="2A3D5ED4" w:rsidR="006C7618" w:rsidRPr="006C7618" w:rsidRDefault="00562511" w:rsidP="00983F71">
       <w:pPr>
         <w:pStyle w:val="SubTopic"/>
       </w:pPr>
       <w:commentRangeStart w:id="6"/>
       <w:r w:rsidRPr="006C7618">
-        <w:lastRenderedPageBreak/>
         <w:t>Structure</w:t>
       </w:r>
       <w:commentRangeEnd w:id="6"/>
-      <w:r w:rsidR="00835116">
+      <w:r w:rsidR="00835116" w:rsidRPr="006C7618">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="6"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5001E611" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00D871AC">
       <w:pPr>
         <w:pStyle w:val="1stParagraph"/>
       </w:pPr>
       <w:commentRangeStart w:id="7"/>
       <w:r w:rsidRPr="00562511">
         <w:t xml:space="preserve">Files must be in MS Word only and should be formatted for direct printing, using the CRC MS Word provided. Figures and tables should be embedded and not supplied separately. </w:t>
       </w:r>
       <w:commentRangeEnd w:id="7"/>
-      <w:r w:rsidR="002D46E7">
+      <w:r w:rsidR="002D46E7" w:rsidRPr="00562511">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:commentReference w:id="7"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="73E406F8" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00562511">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4203"/>
         </w:tabs>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="8"/>
       <w:r w:rsidRPr="00562511">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please make sure that you use as much as possible normal fonts in your documents. Special fonts, such as fonts used in the Far East (Japanese, Chinese, Korean, etc.) may cause problems during processing. To avoid unnecessary errors you are strongly advised to use the ‘spellchecker’ function of MS Word. Follow this order when typing manuscripts: Title, Authors, Affiliations, Abstract, Keywords, Main text (including figures and tables), Acknowledgements, References, Appendix. Collate acknowledgements in a separate section at the end of the article and do not include them on the title page, as a footnote to the title or otherwise.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="8"/>
-      <w:r w:rsidR="002D46E7">
+      <w:r w:rsidR="002D46E7" w:rsidRPr="00562511">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:commentReference w:id="8"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DEC5CCC" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00562511">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4203"/>
         </w:tabs>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00562511">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Bulleted lists may be included and should look like this:</w:t>
       </w:r>
@@ -1599,620 +1581,610 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00562511">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please do not alter the formatting and style layouts which have been set up in this template document. As indicated in the template, papers should be prepared in single column format suitable for direct printing onto paper with trim size 210 x 280 mm. Do not number pages on the front, as page numbers will be added separately for the preprints and the Proceedings. Leave a line clear between paragraphs. All the required style templates are provided in the file “MS Word Template” with the appropriate name supplied, e.g. choose 1. Els1st-order-head for your first order heading text, els-abstract-text for the abstract text etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EAB1DBC" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="006C7618" w:rsidRDefault="00562511" w:rsidP="00983F71">
       <w:pPr>
         <w:pStyle w:val="SubTopic"/>
       </w:pPr>
       <w:commentRangeStart w:id="9"/>
       <w:r w:rsidRPr="006C7618">
         <w:t>Tables</w:t>
       </w:r>
       <w:commentRangeEnd w:id="9"/>
-      <w:r w:rsidR="00835116">
+      <w:r w:rsidR="00835116" w:rsidRPr="006C7618">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="9"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="55A07762" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00D871AC">
       <w:pPr>
         <w:pStyle w:val="1stParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00D871AC">
         <w:t>All</w:t>
       </w:r>
       <w:r w:rsidRPr="00562511">
         <w:t xml:space="preserve"> tables should be numbered with Arabic numerals. Every table should have a caption. Headings should be</w:t>
       </w:r>
       <w:r w:rsidR="00F60332">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00562511">
         <w:t>placed above tables. Only horizontal lines should be used within a table, to distinguish the column headings from the body of the table, and immediately above and below the table. Tables must be embedded into the text and not supplied separately. Below is an example which the authors may find useful.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0810CC63" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="0082668E" w:rsidRDefault="00A50E64" w:rsidP="007D052D">
       <w:pPr>
         <w:pStyle w:val="Table"/>
       </w:pPr>
       <w:commentRangeStart w:id="10"/>
       <w:r>
         <w:t>Jadual</w:t>
       </w:r>
       <w:r w:rsidR="00562511" w:rsidRPr="00154367">
         <w:t xml:space="preserve"> 1 </w:t>
       </w:r>
       <w:r w:rsidR="00562511" w:rsidRPr="007D052D">
         <w:rPr>
           <w:rStyle w:val="DescriptionChar"/>
         </w:rPr>
         <w:t>An example of a table</w:t>
       </w:r>
       <w:commentRangeEnd w:id="10"/>
-      <w:r w:rsidR="005025FB" w:rsidRPr="007D052D">
-[...1 lines deleted...]
-          <w:rStyle w:val="DescriptionChar"/>
+      <w:r w:rsidR="005025FB" w:rsidRPr="0082668E">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:commentReference w:id="10"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2486"/>
         <w:gridCol w:w="1425"/>
         <w:gridCol w:w="1440"/>
       </w:tblGrid>
       <w:tr w:rsidR="00154367" w14:paraId="02EB6B70" w14:textId="77777777" w:rsidTr="0082668E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2486" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="077DA705" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367">
+          <w:p w14:paraId="077DA705" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367" w:rsidP="00F828B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
-              <w:spacing w:after="80"/>
+              <w:spacing w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>An example of a column heading</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7A7D0F01" w14:textId="77777777" w:rsidR="00983F71" w:rsidRDefault="00154367">
+          <w:p w14:paraId="7A7D0F01" w14:textId="77777777" w:rsidR="00983F71" w:rsidRDefault="00154367" w:rsidP="00F828B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Column A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AB58F4D" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367">
+          <w:p w14:paraId="2AB58F4D" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367" w:rsidP="00F828B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(t)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="12475338" w14:textId="77777777" w:rsidR="00983F71" w:rsidRDefault="00154367">
+          <w:p w14:paraId="12475338" w14:textId="77777777" w:rsidR="00983F71" w:rsidRDefault="00154367" w:rsidP="00F828B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Column B</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55504171" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367">
+          <w:p w14:paraId="55504171" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367" w:rsidP="00F828B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(t)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00154367" w14:paraId="34F1F371" w14:textId="77777777" w:rsidTr="0082668E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2486" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1C8563EF" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367">
+          <w:p w14:paraId="1C8563EF" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367" w:rsidP="00F828B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
-              <w:spacing w:after="80"/>
+              <w:spacing w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>And an entry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="44577CCD" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367">
+          <w:p w14:paraId="44577CCD" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367" w:rsidP="00F828B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
-              <w:spacing w:after="80"/>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6B5B9F0F" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367">
+          <w:p w14:paraId="6B5B9F0F" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367" w:rsidP="00F828B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
-              <w:spacing w:after="80"/>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00154367" w14:paraId="47CEE222" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2486" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="41150C98" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367">
+          <w:p w14:paraId="41150C98" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367" w:rsidP="00F828B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
-              <w:spacing w:after="80"/>
+              <w:spacing w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>And another entry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5F90F530" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367">
+          <w:p w14:paraId="5F90F530" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367" w:rsidP="00F828B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
-              <w:spacing w:after="80"/>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="571B27B3" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367">
+          <w:p w14:paraId="571B27B3" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367" w:rsidP="00F828B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
-              <w:spacing w:after="80"/>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00154367" w14:paraId="3FE01E7E" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2486" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="66C5FF9A" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367">
+          <w:p w14:paraId="66C5FF9A" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367" w:rsidP="00F828B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
-              <w:spacing w:after="80"/>
+              <w:spacing w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>And another entry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="54EB9B33" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367">
+          <w:p w14:paraId="54EB9B33" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367" w:rsidP="00F828B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
-              <w:spacing w:after="80"/>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6DADCEB6" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367">
+          <w:p w14:paraId="6DADCEB6" w14:textId="77777777" w:rsidR="00154367" w:rsidRDefault="00154367" w:rsidP="00F828B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
-              <w:spacing w:after="80"/>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="13FEA3B7" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00983F71">
       <w:pPr>
         <w:pStyle w:val="SubTopic"/>
       </w:pPr>
       <w:commentRangeStart w:id="11"/>
       <w:r w:rsidRPr="00562511">
         <w:t>Construction of References</w:t>
       </w:r>
       <w:commentRangeEnd w:id="11"/>
-      <w:r w:rsidR="00835116">
+      <w:r w:rsidR="00835116" w:rsidRPr="00562511">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="11"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ADB5216" w14:textId="4764F1BB" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00D871AC">
       <w:pPr>
         <w:pStyle w:val="1stParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00D871AC">
         <w:t>References</w:t>
       </w:r>
       <w:r w:rsidRPr="00562511">
         <w:t xml:space="preserve"> must be listed at the end of the paper. Do not begin them on a new page unless this is absolutely necessary. Authors should ensure that every reference in the text appears in the list of references and vice versa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AE8EF15" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00A839D2">
       <w:pPr>
         <w:pStyle w:val="NextParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00562511">
         <w:t>Some examples of how your references should be listed are given at the end of this template in the ‘References’ section, which will allow you to assemble your reference list according to the correct format and font size.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1528D159" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00983F71">
       <w:pPr>
         <w:pStyle w:val="SubTopic"/>
       </w:pPr>
       <w:commentRangeStart w:id="12"/>
       <w:r w:rsidRPr="00562511">
         <w:t>Section Headings</w:t>
       </w:r>
       <w:commentRangeEnd w:id="12"/>
-      <w:r w:rsidR="00835116">
+      <w:r w:rsidR="00835116" w:rsidRPr="00562511">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="12"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="59F3F934" w14:textId="77777777" w:rsidR="00386343" w:rsidRDefault="00562511" w:rsidP="00386343">
       <w:pPr>
         <w:pStyle w:val="1stParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00D871AC">
         <w:t>Section</w:t>
       </w:r>
       <w:r w:rsidRPr="00562511">
         <w:t xml:space="preserve"> headings should be left justified, bold, with the first letter capitalized and numbered consecutively, starting with the Introduction. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FAC30BB" w14:textId="77777777" w:rsidR="00A351A9" w:rsidRPr="00562511" w:rsidRDefault="00A351A9" w:rsidP="00386343">
       <w:pPr>
         <w:pStyle w:val="SubTopic3"/>
       </w:pPr>
       <w:commentRangeStart w:id="13"/>
       <w:r w:rsidRPr="00562511">
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:t>ub S</w:t>
       </w:r>
       <w:r w:rsidRPr="00562511">
         <w:t>ection Headings</w:t>
       </w:r>
       <w:commentRangeEnd w:id="13"/>
-      <w:r w:rsidR="005025FB">
+      <w:r w:rsidR="005025FB" w:rsidRPr="00562511">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="13"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BD664E8" w14:textId="77777777" w:rsidR="00A351A9" w:rsidRDefault="00A351A9" w:rsidP="00A351A9">
       <w:pPr>
         <w:pStyle w:val="1stParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00562511">
         <w:t xml:space="preserve">Sub-section headings should also be in the same style as the headings, numbered 1.1, 1.2, etc, and left justified, with second and subsequent lines indented. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AE9CC35" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00983F71">
       <w:pPr>
         <w:pStyle w:val="SubTopic"/>
       </w:pPr>
       <w:r w:rsidRPr="00562511">
         <w:t>General Guidelines</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="364BE260" w14:textId="77777777" w:rsidR="00562511" w:rsidRPr="00562511" w:rsidRDefault="00562511" w:rsidP="00D871AC">
       <w:pPr>
         <w:pStyle w:val="1stParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00D871AC">
@@ -2493,238 +2465,293 @@
     <w:p w14:paraId="03980553" w14:textId="7351C3F9" w:rsidR="00154367" w:rsidRDefault="00BD28EC" w:rsidP="00D871AC">
       <w:pPr>
         <w:pStyle w:val="NextParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD28EC">
         <w:t>The figure number and caption should be typed below the illustration in 10pt and centered. Artwork has no text along the side of it in the main body of the text. However, if two images fit next to each other, these may be placed next to each other to save space. For example, see Fig. 1. The figures and the number should be placed in the table. Then, the table border needs to be adjusted to no border.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A10EDBB" w14:textId="77777777" w:rsidR="000B4B2F" w:rsidRDefault="000B4B2F" w:rsidP="000B4B2F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4203"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
-        <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2742"/>
         <w:gridCol w:w="2766"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D871AC" w:rsidRPr="00D871AC" w14:paraId="74EBB7E7" w14:textId="77777777" w:rsidTr="00BD28EC">
+      <w:tr w:rsidR="00D871AC" w:rsidRPr="00F828B5" w14:paraId="74EBB7E7" w14:textId="77777777" w:rsidTr="00F828B5">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2742" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="767D220E" w14:textId="77777777" w:rsidR="00D871AC" w:rsidRPr="00D871AC" w:rsidRDefault="00404009" w:rsidP="009409C9">
+          <w:p w14:paraId="767D220E" w14:textId="577AE976" w:rsidR="00D871AC" w:rsidRPr="00F828B5" w:rsidRDefault="00F828B5" w:rsidP="00F828B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F828B5">
               <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:pict w14:anchorId="1EE6D9B3">
-[...22 lines deleted...]
-              </w:pict>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1EE6D9B3" wp14:editId="311A42A1">
+                  <wp:extent cx="1524000" cy="1752600"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1" name="Picture 4"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1524000" cy="1752600"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2766" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="39906E7E" w14:textId="77777777" w:rsidR="00D871AC" w:rsidRPr="00D871AC" w:rsidRDefault="00404009" w:rsidP="009409C9">
+          <w:p w14:paraId="39906E7E" w14:textId="72C64FF6" w:rsidR="00D871AC" w:rsidRPr="00F828B5" w:rsidRDefault="00F828B5" w:rsidP="00F828B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F828B5">
               <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:pict w14:anchorId="193A5882">
-[...3 lines deleted...]
-              </w:pict>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="193A5882" wp14:editId="2DFA34BF">
+                  <wp:extent cx="1438275" cy="1752600"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="2" name="Picture 3"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 2"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1438275" cy="1752600"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D871AC" w:rsidRPr="00D871AC" w14:paraId="17016C71" w14:textId="77777777" w:rsidTr="00BD28EC">
+      <w:tr w:rsidR="00D871AC" w:rsidRPr="00F828B5" w14:paraId="17016C71" w14:textId="77777777" w:rsidTr="00F828B5">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2742" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="11FB1AD9" w14:textId="77777777" w:rsidR="00D871AC" w:rsidRPr="00D871AC" w:rsidRDefault="00D871AC" w:rsidP="003C2255">
+          <w:p w14:paraId="11FB1AD9" w14:textId="77777777" w:rsidR="00D871AC" w:rsidRPr="00F828B5" w:rsidRDefault="00D871AC" w:rsidP="00F828B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D871AC">
+            <w:r w:rsidRPr="00F828B5">
               <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2766" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6941A91B" w14:textId="77777777" w:rsidR="00D871AC" w:rsidRPr="00D871AC" w:rsidRDefault="00D871AC" w:rsidP="003C2255">
+          <w:p w14:paraId="6941A91B" w14:textId="77777777" w:rsidR="00D871AC" w:rsidRPr="00F828B5" w:rsidRDefault="00D871AC" w:rsidP="00F828B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D871AC">
+            <w:r w:rsidRPr="00F828B5">
               <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2CA9F9A7" w14:textId="77777777" w:rsidR="003C2255" w:rsidRDefault="003C2255" w:rsidP="00FD303D">
-[...23 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2F138C6F" w14:textId="066C9825" w:rsidR="007D052D" w:rsidRPr="007D052D" w:rsidRDefault="00A50E64" w:rsidP="007D052D">
       <w:pPr>
         <w:pStyle w:val="Figure"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="14"/>
       <w:r w:rsidRPr="00FD303D">
         <w:t xml:space="preserve">Rajah </w:t>
       </w:r>
       <w:r w:rsidR="00154367" w:rsidRPr="00FD303D">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00036AF6" w:rsidRPr="00FD303D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00154367" w:rsidRPr="007D052D">
         <w:rPr>
           <w:rStyle w:val="DescriptionChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure description (a) </w:t>
       </w:r>
@@ -2733,51 +2760,56 @@
           <w:rStyle w:val="DescriptionChar"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00154367" w:rsidRPr="007D052D">
         <w:rPr>
           <w:rStyle w:val="DescriptionChar"/>
         </w:rPr>
         <w:t xml:space="preserve">irst picture; (b) </w:t>
       </w:r>
       <w:r w:rsidR="000D0DD2" w:rsidRPr="007D052D">
         <w:rPr>
           <w:rStyle w:val="DescriptionChar"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00154367" w:rsidRPr="007D052D">
         <w:rPr>
           <w:rStyle w:val="DescriptionChar"/>
         </w:rPr>
         <w:t>econd picture</w:t>
       </w:r>
       <w:commentRangeEnd w:id="14"/>
       <w:r w:rsidR="005025FB" w:rsidRPr="007D052D">
         <w:rPr>
-          <w:rStyle w:val="DescriptionChar"/>
+          <w:rStyle w:val="CommentReference"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:commentReference w:id="14"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C50714D" w14:textId="77777777" w:rsidR="000D0DD2" w:rsidRDefault="000D0DD2" w:rsidP="00983F71">
       <w:pPr>
         <w:pStyle w:val="Topic"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Equations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35178F9C" w14:textId="67FFB9E0" w:rsidR="00317A87" w:rsidRDefault="000D0DD2" w:rsidP="00D871AC">
       <w:pPr>
         <w:pStyle w:val="1stParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00D871AC">
         <w:t>Equations and formulae should be typed in Mathtype, and numbered consecutively with Arabic numerals in parentheses on the right hand side of the page (if referred to explicitly in the text). They should also be separated from the surrounding text by one space.</w:t>
       </w:r>
@@ -2785,533 +2817,907 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD28EC" w:rsidRPr="00BD28EC">
         <w:t>The equations and formulae should be placed in the table. Then, the table border needs to be adjusted to no border.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63ED183B" w14:textId="77777777" w:rsidR="00036AF6" w:rsidRDefault="00036AF6" w:rsidP="00D871AC">
       <w:pPr>
         <w:pStyle w:val="1stParagraph"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9288"/>
-        <w:gridCol w:w="533"/>
+        <w:gridCol w:w="9064"/>
+        <w:gridCol w:w="531"/>
       </w:tblGrid>
       <w:tr w:rsidR="00036AF6" w14:paraId="13AD7D93" w14:textId="77777777" w:rsidTr="00BD28EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9288" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19C770FE" w14:textId="77777777" w:rsidR="00036AF6" w:rsidRPr="00036AF6" w:rsidRDefault="00000000" w:rsidP="00036AF6">
+          <w:p w14:paraId="19C770FE" w14:textId="395C4F7B" w:rsidR="00036AF6" w:rsidRPr="00F828B5" w:rsidRDefault="00F828B5" w:rsidP="00036AF6">
             <w:pPr>
               <w:pStyle w:val="1stParagraph"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
+            <m:oMathPara>
+              <m:oMath>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math"/>
+                  </w:rPr>
+                  <w:lastRenderedPageBreak/>
+                  <m:t>ρ=</m:t>
+                </m:r>
+                <m:f>
+                  <m:fPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:i/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:fPr>
+                  <m:num>
+                    <m:acc>
+                      <m:accPr>
+                        <m:chr m:val="⃗"/>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                            <w:i/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:accPr>
+                      <m:e>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math"/>
+                          </w:rPr>
+                          <m:t>E</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:acc>
+                  </m:num>
+                  <m:den>
+                    <m:sSub>
+                      <m:sSubPr>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                            <w:i/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:sSubPr>
+                      <m:e>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math"/>
+                          </w:rPr>
+                          <m:t>J</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sub>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math"/>
+                          </w:rPr>
+                          <m:t>C</m:t>
+                        </m:r>
+                      </m:sub>
+                    </m:sSub>
+                    <m:d>
+                      <m:dPr>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                            <w:i/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:dPr>
+                      <m:e>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math"/>
+                          </w:rPr>
+                          <m:t>T=</m:t>
+                        </m:r>
+                        <m:r>
+                          <m:rPr>
+                            <m:nor/>
+                          </m:rPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math"/>
+                          </w:rPr>
+                          <m:t>const.</m:t>
+                        </m:r>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:e>
+                    </m:d>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                      </w:rPr>
+                      <m:t>⋅</m:t>
+                    </m:r>
+                    <m:d>
+                      <m:dPr>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                            <w:i/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:dPr>
+                      <m:e>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math"/>
+                          </w:rPr>
+                          <m:t>P</m:t>
+                        </m:r>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                          </w:rPr>
+                          <m:t>⋅</m:t>
+                        </m:r>
+                        <m:sSup>
+                          <m:sSupPr>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                <w:i/>
+                              </w:rPr>
+                            </m:ctrlPr>
+                          </m:sSupPr>
+                          <m:e>
+                            <m:d>
+                              <m:dPr>
+                                <m:ctrlPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                    <w:i/>
+                                  </w:rPr>
+                                </m:ctrlPr>
+                              </m:dPr>
+                              <m:e>
+                                <m:f>
+                                  <m:fPr>
+                                    <m:ctrlPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                        <w:i/>
+                                      </w:rPr>
+                                    </m:ctrlPr>
+                                  </m:fPr>
+                                  <m:num>
+                                    <m:acc>
+                                      <m:accPr>
+                                        <m:chr m:val="⃗"/>
+                                        <m:ctrlPr>
+                                          <w:rPr>
+                                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                            <w:i/>
+                                          </w:rPr>
+                                        </m:ctrlPr>
+                                      </m:accPr>
+                                      <m:e>
+                                        <m:r>
+                                          <w:rPr>
+                                            <w:rFonts w:ascii="Cambria Math"/>
+                                          </w:rPr>
+                                          <m:t>E</m:t>
+                                        </m:r>
+                                      </m:e>
+                                    </m:acc>
+                                  </m:num>
+                                  <m:den>
+                                    <m:sSub>
+                                      <m:sSubPr>
+                                        <m:ctrlPr>
+                                          <w:rPr>
+                                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                            <w:i/>
+                                          </w:rPr>
+                                        </m:ctrlPr>
+                                      </m:sSubPr>
+                                      <m:e>
+                                        <m:r>
+                                          <w:rPr>
+                                            <w:rFonts w:ascii="Cambria Math"/>
+                                          </w:rPr>
+                                          <m:t>E</m:t>
+                                        </m:r>
+                                      </m:e>
+                                      <m:sub>
+                                        <m:r>
+                                          <w:rPr>
+                                            <w:rFonts w:ascii="Cambria Math"/>
+                                          </w:rPr>
+                                          <m:t>C</m:t>
+                                        </m:r>
+                                      </m:sub>
+                                    </m:sSub>
+                                  </m:den>
+                                </m:f>
+                              </m:e>
+                            </m:d>
+                          </m:e>
+                          <m:sup>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math"/>
+                              </w:rPr>
+                              <m:t>m</m:t>
+                            </m:r>
+                          </m:sup>
+                        </m:sSup>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math"/>
+                          </w:rPr>
+                          <m:t>+</m:t>
+                        </m:r>
+                        <m:d>
+                          <m:dPr>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                <w:i/>
+                              </w:rPr>
+                            </m:ctrlPr>
+                          </m:dPr>
+                          <m:e>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math"/>
+                              </w:rPr>
+                              <m:t>1</m:t>
+                            </m:r>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math"/>
+                              </w:rPr>
+                              <m:t>-</m:t>
+                            </m:r>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math"/>
+                              </w:rPr>
+                              <m:t>P</m:t>
+                            </m:r>
+                          </m:e>
+                        </m:d>
+                      </m:e>
+                    </m:d>
+                  </m:den>
+                </m:f>
+              </m:oMath>
+            </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="134686C9" w14:textId="77777777" w:rsidR="00036AF6" w:rsidRDefault="00036AF6" w:rsidP="00036AF6">
             <w:pPr>
               <w:pStyle w:val="1stParagraph"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="01B73EDB" w14:textId="77777777" w:rsidR="00317A87" w:rsidRDefault="000D0DD2" w:rsidP="000D0DD2">
       <w:pPr>
         <w:pStyle w:val="Topic"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Online License Transfer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DF311DA" w14:textId="77777777" w:rsidR="00317A87" w:rsidRPr="00063D04" w:rsidRDefault="000D0DD2" w:rsidP="00D871AC">
       <w:pPr>
         <w:pStyle w:val="1stParagraph"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D0DD2">
         <w:t>By publishing in journals under Penerbit UTHM, the authors implicity transfers copyrights of their article to Penerbit UTHM. All authors are required to complete the Procedia exclusive license transfer agreement before the article can be published, which they can do online. This transfer agreement enables Penerbit UTHM to protect the copyrighted material for the authors, but does not relinquish the authors’ proprietary rights. The copyright transfer covers the exclusive rights to reproduce and distribute the article, including reprints, photographic reproductions, microfilm or any other reproductions of similar nature and translations. Authors are responsible for obtaining from the copyright holder, the permission to reproduce any figures for which copyright exists.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2100BE2D" w14:textId="77777777" w:rsidR="00221BAD" w:rsidRPr="00221BAD" w:rsidRDefault="00221BAD" w:rsidP="00950187">
       <w:pPr>
         <w:pStyle w:val="Acknowledgement"/>
       </w:pPr>
       <w:commentRangeStart w:id="15"/>
       <w:r w:rsidRPr="00221BAD">
         <w:t>Acknowledgement</w:t>
       </w:r>
       <w:commentRangeEnd w:id="15"/>
-      <w:r w:rsidR="005025FB">
+      <w:r w:rsidR="005025FB" w:rsidRPr="00221BAD">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="15"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="348C96FF" w14:textId="77777777" w:rsidR="00317A87" w:rsidRDefault="00D871AC" w:rsidP="00D871AC">
       <w:pPr>
         <w:pStyle w:val="1stParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This section is compulsory. </w:t>
       </w:r>
       <w:r w:rsidR="00221BAD" w:rsidRPr="00221BAD">
         <w:t>Acknowledgements and Reference heading should be left justified, bold, with the first letter capitalized but have no numbers. Text below continues as normal.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Example, </w:t>
       </w:r>
       <w:commentRangeStart w:id="16"/>
       <w:r w:rsidRPr="00D871AC">
         <w:t>Communication of this research is made possible through monetary assistance by Universiti Tun Hussein Onn Malaysia and the UTHM Publisher’s Office via Publication Fund E15216</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="16"/>
       <w:r w:rsidR="00DC2AB8">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:commentReference w:id="16"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="10897587" w14:textId="77777777" w:rsidR="007E07DC" w:rsidRPr="00221BAD" w:rsidRDefault="007E07DC" w:rsidP="00950187">
       <w:pPr>
         <w:pStyle w:val="Acknowledgement"/>
       </w:pPr>
       <w:commentRangeStart w:id="17"/>
       <w:r>
         <w:t>Conflict of Interest</w:t>
       </w:r>
       <w:commentRangeEnd w:id="17"/>
-      <w:r w:rsidR="005025FB">
+      <w:r w:rsidR="005025FB" w:rsidRPr="00221BAD">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="17"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="046E7B10" w14:textId="77777777" w:rsidR="007E07DC" w:rsidRDefault="008A08CC" w:rsidP="007E07DC">
       <w:pPr>
         <w:pStyle w:val="1stParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="008A08CC">
         <w:t>Authors declare that there is no conflict of interests regarding the publication of the paper.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D73BF13" w14:textId="77777777" w:rsidR="00DC0E4F" w:rsidRDefault="00DC0E4F" w:rsidP="00950187">
       <w:pPr>
         <w:pStyle w:val="Acknowledgement"/>
       </w:pPr>
       <w:commentRangeStart w:id="18"/>
       <w:r>
         <w:t>Author Contribution</w:t>
       </w:r>
       <w:commentRangeEnd w:id="18"/>
       <w:r w:rsidR="005025FB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="18"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C760075" w14:textId="77777777" w:rsidR="00DC0E4F" w:rsidRDefault="00BB4221" w:rsidP="00DC0E4F">
+    <w:p w14:paraId="07DE7637" w14:textId="77777777" w:rsidR="00F828B5" w:rsidRDefault="00F828B5" w:rsidP="00F828B5">
       <w:pPr>
         <w:pStyle w:val="1stParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t>This journal</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="55FC906C" w14:textId="77777777" w:rsidR="00A27980" w:rsidRDefault="00A27980" w:rsidP="00DC0E4F">
+        <w:t xml:space="preserve">This section is compulsory. This journal requires that all authors take public responsibility for the content of the work submitted for review. The contributions of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0468D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>all authors must be described in the following manner</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C69CFFA" w14:textId="77777777" w:rsidR="00F828B5" w:rsidRDefault="00F828B5" w:rsidP="00F828B5">
       <w:pPr>
         <w:pStyle w:val="1stParagraph"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="553D6C41" w14:textId="77777777" w:rsidR="00DC0E4F" w:rsidRPr="00230164" w:rsidRDefault="00DC0E4F" w:rsidP="00A27980">
+    <w:p w14:paraId="025CAC46" w14:textId="77777777" w:rsidR="00F828B5" w:rsidRPr="00230164" w:rsidRDefault="00F828B5" w:rsidP="00F828B5">
       <w:pPr>
         <w:pStyle w:val="NextParagraph"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="19"/>
       <w:r w:rsidRPr="00230164">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">The authors confirm contribution to the paper as follows: </w:t>
       </w:r>
       <w:r w:rsidRPr="00230164">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>study conception and design:</w:t>
       </w:r>
       <w:r w:rsidRPr="00230164">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Author</w:t>
       </w:r>
-      <w:r w:rsidR="00B50F8B" w:rsidRPr="00230164">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> X</w:t>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>’s Name</w:t>
       </w:r>
       <w:r w:rsidRPr="00230164">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230164">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>, Author</w:t>
       </w:r>
-      <w:r w:rsidR="00B50F8B" w:rsidRPr="00230164">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Y; </w:t>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>’s Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230164">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230164">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidRPr="00230164">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>data collection:</w:t>
       </w:r>
       <w:r w:rsidRPr="00230164">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> Author</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>’s Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230164">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B50F8B" w:rsidRPr="00230164">
-[...4 lines deleted...]
-        <w:t>Author Y</w:t>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00230164">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidRPr="00230164">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>analysis and interpretation of results:</w:t>
       </w:r>
       <w:r w:rsidRPr="00230164">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> Author</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>’s Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230164">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B50F8B" w:rsidRPr="00230164">
-[...4 lines deleted...]
-        <w:t>Author X</w:t>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00230164">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...13 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>, Author</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>’s Name</w:t>
       </w:r>
       <w:r w:rsidRPr="00230164">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Author</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Z</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230164">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, Author</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>’s Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230164">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00230164">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidRPr="00230164">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>draft manuscript preparation:</w:t>
       </w:r>
       <w:r w:rsidRPr="00230164">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> Author</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>’s Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230164">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B50F8B" w:rsidRPr="00230164">
-[...4 lines deleted...]
-        <w:t>Author Y,</w:t>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00230164">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Author</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Z</w:t>
+        <w:t>, Author</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>’s Name</w:t>
       </w:r>
       <w:r w:rsidRPr="00230164">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230164">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>. All authors reviewed the results and approved the final version of the manuscript.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="19"/>
-      <w:r w:rsidR="00DC2AB8">
+      <w:r w:rsidRPr="00230164">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:commentReference w:id="19"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="306EDE78" w14:textId="77777777" w:rsidR="00A27980" w:rsidRDefault="00A27980" w:rsidP="00A27980">
+    <w:p w14:paraId="3849B60C" w14:textId="77777777" w:rsidR="00F828B5" w:rsidRDefault="00F828B5" w:rsidP="00F828B5">
       <w:pPr>
         <w:pStyle w:val="NextParagraph"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="285967CE" w14:textId="77777777" w:rsidR="00BB4221" w:rsidRDefault="00DC0E4F" w:rsidP="00A27980">
+    <w:p w14:paraId="7ED9C22D" w14:textId="77777777" w:rsidR="00F828B5" w:rsidRPr="001F0605" w:rsidRDefault="00F828B5" w:rsidP="00F828B5">
       <w:pPr>
         <w:pStyle w:val="NextParagraph"/>
         <w:ind w:firstLine="0"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="08F004E2" w14:textId="77777777" w:rsidR="00A27980" w:rsidRDefault="00A27980" w:rsidP="00A27980">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">An author name can appear multiple times, and each author name must appear at least once. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F0605">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">For single authors, use the following wording: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02FB24B3" w14:textId="77777777" w:rsidR="00F828B5" w:rsidRDefault="00F828B5" w:rsidP="00F828B5">
       <w:pPr>
         <w:pStyle w:val="NextParagraph"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AF80AAB" w14:textId="77777777" w:rsidR="00DC0E4F" w:rsidRPr="00230164" w:rsidRDefault="00DC0E4F" w:rsidP="00A27980">
+    <w:p w14:paraId="77BB8D50" w14:textId="77777777" w:rsidR="00F828B5" w:rsidRPr="00230164" w:rsidRDefault="00F828B5" w:rsidP="00F828B5">
       <w:pPr>
         <w:pStyle w:val="NextParagraph"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="20"/>
       <w:r w:rsidRPr="00230164">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>The author confirms sole responsibility for the following: study conception and design, data collection, analysis and interpretation of results, and manuscript preparation.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="20"/>
-      <w:r w:rsidR="00DC2AB8">
+      <w:r w:rsidRPr="00230164">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:commentReference w:id="20"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18BE47A5" w14:textId="77777777" w:rsidR="00950187" w:rsidRDefault="00950187" w:rsidP="00950187">
+    <w:p w14:paraId="71292F4C" w14:textId="77777777" w:rsidR="00F828B5" w:rsidRDefault="00F828B5" w:rsidP="00F828B5">
       <w:pPr>
         <w:pStyle w:val="Acknowledgement"/>
       </w:pPr>
       <w:commentRangeStart w:id="21"/>
       <w:r>
         <w:t>Appendix A: An Example</w:t>
       </w:r>
       <w:commentRangeEnd w:id="21"/>
-      <w:r w:rsidR="005025FB">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="21"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56CF52CA" w14:textId="77777777" w:rsidR="00950187" w:rsidRDefault="00950187" w:rsidP="00950187">
+    <w:p w14:paraId="5408637B" w14:textId="77777777" w:rsidR="00F828B5" w:rsidRDefault="00F828B5" w:rsidP="00F828B5">
       <w:pPr>
         <w:pStyle w:val="1stParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Authors including an appendix section should do so before the References section. Multiple appendices should all have headings in the style used above. They will automatically be ordered A, B, C etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA80505" w14:textId="77777777" w:rsidR="00317A87" w:rsidRDefault="00317A87" w:rsidP="00950187">
+    <w:p w14:paraId="60DD3CAC" w14:textId="77777777" w:rsidR="00F828B5" w:rsidRDefault="00F828B5" w:rsidP="00F828B5">
       <w:pPr>
         <w:pStyle w:val="Acknowledgement"/>
       </w:pPr>
       <w:commentRangeStart w:id="22"/>
       <w:r>
         <w:t>References</w:t>
       </w:r>
       <w:commentRangeEnd w:id="22"/>
-      <w:r w:rsidR="005025FB">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="22"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD57166" w14:textId="77777777" w:rsidR="001225FC" w:rsidRDefault="001225FC" w:rsidP="001225FC">
+    <w:p w14:paraId="4AD57166" w14:textId="226D8E45" w:rsidR="001225FC" w:rsidRDefault="00F828B5" w:rsidP="00F828B5">
       <w:pPr>
         <w:pStyle w:val="1stParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="001225FC">
-        <w:t>This guide contains examples of common types of APA Style references. Section numbers indicate where to find the examples in the Publication Manual of the American Psychological Association (7th ed.).</w:t>
+        <w:t>This guide contains examples of references.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="796C3510" w14:textId="77777777" w:rsidR="00FF1613" w:rsidRPr="00950187" w:rsidRDefault="00FF1613" w:rsidP="00950187">
       <w:pPr>
         <w:pStyle w:val="Acknowledgement"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00950187">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Journal</w:t>
       </w:r>
@@ -3404,59 +3810,59 @@
         <w:t>https://www.newsweek.com/mysterious-mounds-great-salt-lake-utah-explained-mirabilite-1741151</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67AD0227" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="260"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">Print Magazine Article </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7338907F" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRPr="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
+      <w:pPr>
+        <w:pStyle w:val="Reference"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2BEF">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Print Magazine Article </w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="008A2BEF">
         <w:t xml:space="preserve">Nicholl, K. (2020, May). A royal spark. </w:t>
       </w:r>
       <w:r w:rsidRPr="000F5ABE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Vanity Fair</w:t>
       </w:r>
       <w:r w:rsidRPr="008A2BEF">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000F5ABE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>62</w:t>
       </w:r>
       <w:r w:rsidRPr="008A2BEF">
         <w:t>(5), 56–65, 100.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C0C3B6A" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
       <w:pPr>
@@ -3589,51 +3995,51 @@
           <w:rStyle w:val="A3"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A2BEF">
         <w:t xml:space="preserve">Rutledge, P. (2019, March 11). The upside of social media. </w:t>
       </w:r>
       <w:r w:rsidRPr="000F5ABE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>The Media Psychology Blog.</w:t>
       </w:r>
       <w:r w:rsidR="001F7767">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00A27980" w:rsidRPr="00E30A60">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Avenir LT Pro 45 Book"/>
           </w:rPr>
           <w:t>https://www.pamelarutledge.com/2019/03/11/the-upside-of-social-media</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1D1DE008" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="260"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
@@ -3652,51 +4058,51 @@
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A2BEF">
         <w:t xml:space="preserve">Kaufman, K. A., Glass, C. R., &amp; Pineau, T. R. (2018). </w:t>
       </w:r>
       <w:r w:rsidRPr="001961DB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Mindful sport performance enhancement: Mental training for athletes and coaches. </w:t>
       </w:r>
       <w:r w:rsidRPr="008A2BEF">
         <w:t>American Psychological Association.</w:t>
       </w:r>
       <w:r w:rsidR="001F7767">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00386343" w:rsidRPr="00423728">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Avenir LT Pro 45 Book"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/0000048-000</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0A93EA1B" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="00E506EF">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9605"/>
         </w:tabs>
         <w:spacing w:before="260"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -3737,51 +4143,51 @@
     <w:p w14:paraId="6788B572" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A2BEF">
         <w:t xml:space="preserve">Zeleke, W. A., Hughes, T. L., &amp; Drozda, N. (2020). Home–school collaboration to promote mind–body health. In C. Maykel &amp; M. A. Bray (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="001961DB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Promoting mind–body health in schools: Interventions for mental health professionals </w:t>
       </w:r>
       <w:r w:rsidRPr="008A2BEF">
         <w:t xml:space="preserve">(pp. 11–26). American Psychological Association. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="009E5503" w:rsidRPr="00540757">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Avenir LT Pro 45 Book"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/0000157-002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="02A5B3A1" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="260"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
@@ -4174,78 +4580,78 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="013313FE" w14:textId="5CB43B70" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="008A2BEF">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="260"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Avenir LT Pro 55 Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Data Set</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F92A98D" w14:textId="77777777" w:rsidR="008A2BEF" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
+      <w:pPr>
+        <w:pStyle w:val="Reference"/>
+        <w:rPr>
+          <w:rFonts w:cs="Avenir LT Pro 45 Book"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2BEF">
         <w:lastRenderedPageBreak/>
-        <w:t>Data Set</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="008A2BEF">
         <w:t xml:space="preserve">O’Donohue, W. (2017). </w:t>
       </w:r>
       <w:r w:rsidRPr="001961DB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Content analysis of undergraduate psychology textbooks </w:t>
       </w:r>
       <w:r w:rsidRPr="008A2BEF">
         <w:t>(ICPSR 21600; Version V1) [Data set]. Inter-university Consortium for Political and Social Research</w:t>
       </w:r>
       <w:r w:rsidR="00C778DA">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00C778DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Avenir LT Pro 45 Book"/>
             <w:color w:val="000000"/>
           </w:rPr>
           <w:t>https://doi.org/10.3886/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C778DA">
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -4943,80 +5349,80 @@
           <w:color w:val="2F5496"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Webpage With a Retrieval Date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C4ADC01" w14:textId="77777777" w:rsidR="00BC262C" w:rsidRPr="00BC262C" w:rsidRDefault="008A2BEF" w:rsidP="000C7B98">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
       </w:pPr>
       <w:r w:rsidRPr="008A2BEF">
         <w:t xml:space="preserve">Center for Systems Science and Engineering. (2020, May 6). </w:t>
       </w:r>
       <w:r w:rsidRPr="00F751C4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>COVID-19 dashboard by the Center for Systems Science and Engineering (CSSE) at Johns Hopkins University (JHU)</w:t>
       </w:r>
       <w:r w:rsidRPr="008A2BEF">
         <w:t xml:space="preserve">. Johns Hopkins University &amp; Medicine, Coronavirus Resource Center. Retrieved May 6, 2020, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00BC262C" w:rsidRPr="00F751C4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Avenir LT Pro 45 Book"/>
           </w:rPr>
           <w:t>https://coronavirus.jhu.edu/map.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00BC262C" w:rsidRPr="00BC262C" w:rsidSect="00F57C15">
-      <w:headerReference w:type="even" r:id="rId18"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId23"/>
+      <w:headerReference w:type="even" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="even" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="first" r:id="rId21"/>
+      <w:footerReference w:type="first" r:id="rId22"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="1512" w:right="1152" w:bottom="1152" w:left="1152" w:header="864" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="0" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T09:19:00Z" w:initials="MABZ">
     <w:p w14:paraId="49731688" w14:textId="77777777" w:rsidR="0038135C" w:rsidRDefault="0038135C">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Use Article Title Style</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="1" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T09:21:00Z" w:initials="MABZ">
     <w:p w14:paraId="5F344515" w14:textId="77777777" w:rsidR="0038135C" w:rsidRDefault="0038135C">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
@@ -5261,219 +5667,218 @@
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Use Acknowledgement Style</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="18" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T09:03:00Z" w:initials="MABZ">
     <w:p w14:paraId="7999DA4A" w14:textId="77777777" w:rsidR="005025FB" w:rsidRDefault="005025FB">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Use Acknowledgement Style</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="19" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-08-15T13:20:00Z" w:initials="MABZ">
-    <w:p w14:paraId="1E582EDD" w14:textId="77777777" w:rsidR="00DC2AB8" w:rsidRDefault="00DC2AB8">
+  <w:comment w:id="19" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-08-15T12:57:00Z" w:initials="MABZ">
+    <w:p w14:paraId="5FF7A33D" w14:textId="77777777" w:rsidR="00F828B5" w:rsidRDefault="00F828B5">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Example for multiple author</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="20" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-08-15T13:20:00Z" w:initials="MABZ">
-    <w:p w14:paraId="380A9001" w14:textId="77777777" w:rsidR="00DC2AB8" w:rsidRDefault="00DC2AB8">
+  <w:comment w:id="20" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-08-15T12:56:00Z" w:initials="MABZ">
+    <w:p w14:paraId="3A3E4183" w14:textId="77777777" w:rsidR="00F828B5" w:rsidRDefault="00F828B5">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Example for single author</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="21" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T09:03:00Z" w:initials="MABZ">
-    <w:p w14:paraId="0843474A" w14:textId="77777777" w:rsidR="005025FB" w:rsidRDefault="005025FB">
+    <w:p w14:paraId="01641D14" w14:textId="77777777" w:rsidR="00F828B5" w:rsidRDefault="00F828B5">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Use Acknowledgement Style</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="22" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T09:02:00Z" w:initials="MABZ">
-    <w:p w14:paraId="18129BF4" w14:textId="77777777" w:rsidR="005025FB" w:rsidRDefault="005025FB">
+    <w:p w14:paraId="78BC3D9D" w14:textId="77777777" w:rsidR="00F828B5" w:rsidRDefault="00F828B5">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Use Acknowledgement Style</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="23" w:author="Mohammad Ahyar Bin Zulkefli" w:date="2023-06-25T09:05:00Z" w:initials="MABZ">
     <w:p w14:paraId="1CF5B0B7" w14:textId="77777777" w:rsidR="005025FB" w:rsidRDefault="005025FB">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Use Reference Style</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="49731688" w15:done="0"/>
   <w15:commentEx w15:paraId="5F344515" w15:done="0"/>
   <w15:commentEx w15:paraId="734B231F" w15:done="0"/>
   <w15:commentEx w15:paraId="248F5D11" w15:done="0"/>
   <w15:commentEx w15:paraId="2AF211F2" w15:done="0"/>
   <w15:commentEx w15:paraId="23A7304E" w15:done="0"/>
   <w15:commentEx w15:paraId="5FF4ED6F" w15:done="0"/>
   <w15:commentEx w15:paraId="5245B801" w15:done="0"/>
   <w15:commentEx w15:paraId="57B0E1CB" w15:done="0"/>
   <w15:commentEx w15:paraId="37D30402" w15:done="0"/>
   <w15:commentEx w15:paraId="354DA3B5" w15:done="0"/>
   <w15:commentEx w15:paraId="7E8E2E91" w15:done="0"/>
   <w15:commentEx w15:paraId="2F9D6C62" w15:done="0"/>
   <w15:commentEx w15:paraId="4553C13F" w15:done="0"/>
   <w15:commentEx w15:paraId="392958F7" w15:done="0"/>
   <w15:commentEx w15:paraId="0246D5B9" w15:done="0"/>
   <w15:commentEx w15:paraId="7281D373" w15:done="0"/>
   <w15:commentEx w15:paraId="7999DA4A" w15:done="0"/>
-  <w15:commentEx w15:paraId="1E582EDD" w15:done="0"/>
-[...2 lines deleted...]
-  <w15:commentEx w15:paraId="18129BF4" w15:done="0"/>
+  <w15:commentEx w15:paraId="5FF7A33D" w15:done="0"/>
+  <w15:commentEx w15:paraId="3A3E4183" w15:done="0"/>
+  <w15:commentEx w15:paraId="01641D14" w15:done="0"/>
+  <w15:commentEx w15:paraId="78BC3D9D" w15:done="0"/>
   <w15:commentEx w15:paraId="1CF5B0B7" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="49731688" w16cid:durableId="28428519"/>
   <w16cid:commentId w16cid:paraId="5F344515" w16cid:durableId="284285B1"/>
   <w16cid:commentId w16cid:paraId="734B231F" w16cid:durableId="28428918"/>
   <w16cid:commentId w16cid:paraId="248F5D11" w16cid:durableId="28427F12"/>
   <w16cid:commentId w16cid:paraId="2AF211F2" w16cid:durableId="28428223"/>
   <w16cid:commentId w16cid:paraId="23A7304E" w16cid:durableId="28427F47"/>
   <w16cid:commentId w16cid:paraId="5FF4ED6F" w16cid:durableId="2842823A"/>
   <w16cid:commentId w16cid:paraId="5245B801" w16cid:durableId="2842825F"/>
   <w16cid:commentId w16cid:paraId="57B0E1CB" w16cid:durableId="28427F7D"/>
   <w16cid:commentId w16cid:paraId="37D30402" w16cid:durableId="284280AD"/>
   <w16cid:commentId w16cid:paraId="354DA3B5" w16cid:durableId="28427FAE"/>
   <w16cid:commentId w16cid:paraId="7E8E2E91" w16cid:durableId="28427FC9"/>
   <w16cid:commentId w16cid:paraId="2F9D6C62" w16cid:durableId="2842804E"/>
   <w16cid:commentId w16cid:paraId="4553C13F" w16cid:durableId="284280CF"/>
   <w16cid:commentId w16cid:paraId="392958F7" w16cid:durableId="28428107"/>
   <w16cid:commentId w16cid:paraId="0246D5B9" w16cid:durableId="2885FA0C"/>
   <w16cid:commentId w16cid:paraId="7281D373" w16cid:durableId="28428116"/>
   <w16cid:commentId w16cid:paraId="7999DA4A" w16cid:durableId="28428147"/>
-  <w16cid:commentId w16cid:paraId="1E582EDD" w16cid:durableId="2885FA1E"/>
-[...2 lines deleted...]
-  <w16cid:commentId w16cid:paraId="18129BF4" w16cid:durableId="28428137"/>
+  <w16cid:commentId w16cid:paraId="5FF7A33D" w16cid:durableId="2885F4A3"/>
+  <w16cid:commentId w16cid:paraId="3A3E4183" w16cid:durableId="2885F46A"/>
+  <w16cid:commentId w16cid:paraId="01641D14" w16cid:durableId="2842814F"/>
+  <w16cid:commentId w16cid:paraId="78BC3D9D" w16cid:durableId="28428137"/>
   <w16cid:commentId w16cid:paraId="1CF5B0B7" w16cid:durableId="284281D4"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E04BB49" w14:textId="77777777" w:rsidR="00F57C15" w:rsidRDefault="00F57C15">
+    <w:p w14:paraId="2BFCA9CF" w14:textId="77777777" w:rsidR="00BB578B" w:rsidRDefault="00BB578B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B05E3B3" w14:textId="77777777" w:rsidR="00F57C15" w:rsidRDefault="00F57C15">
+    <w:p w14:paraId="25FEC827" w14:textId="77777777" w:rsidR="00BB578B" w:rsidRDefault="00BB578B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
@@ -5497,208 +5902,212 @@
   <w:font w:name="Avenir LT Pro 55 Roman">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Avenir LT Pro 45 Book">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="46A23846" w14:textId="77777777" w:rsidR="00487082" w:rsidRPr="00487082" w:rsidRDefault="00000000" w:rsidP="00A9173C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46A23846" w14:textId="6037066C" w:rsidR="00487082" w:rsidRPr="00487082" w:rsidRDefault="00F828B5" w:rsidP="00A9173C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="6A1985CE">
-[...23 lines deleted...]
-      </w:pict>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39FE4217" wp14:editId="6A3A3290">
+          <wp:extent cx="1171575" cy="228505"/>
+          <wp:effectExtent l="0" t="0" r="0" b="635"/>
+          <wp:docPr id="29643908" name="Picture 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 3"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1240380" cy="241925"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="67ED15DC" w14:textId="77777777" w:rsidR="00487082" w:rsidRPr="00487082" w:rsidRDefault="00000000" w:rsidP="00A6069A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67ED15DC" w14:textId="2CD9F6F2" w:rsidR="00487082" w:rsidRPr="00487082" w:rsidRDefault="00F828B5" w:rsidP="00A6069A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="702F1942">
-[...23 lines deleted...]
-      </w:pict>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="40E37FA6" wp14:editId="72A4E60F">
+          <wp:extent cx="1171575" cy="228505"/>
+          <wp:effectExtent l="0" t="0" r="0" b="635"/>
+          <wp:docPr id="1928180990" name="Picture 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 3"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1240380" cy="241925"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="108" w:type="dxa"/>
       <w:tblBorders>
         <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="9713"/>
+      <w:gridCol w:w="9482"/>
     </w:tblGrid>
     <w:tr w:rsidR="00400AEE" w:rsidRPr="00487082" w14:paraId="2F0B9A47" w14:textId="77777777" w:rsidTr="00A6069A">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9713" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="66C768C0" w14:textId="23383D4E" w:rsidR="00746204" w:rsidRDefault="00746204" w:rsidP="00746204">
-[...46 lines deleted...]
-        </w:p>
         <w:p w14:paraId="0B0A8E8E" w14:textId="77777777" w:rsidR="00400AEE" w:rsidRPr="00487082" w:rsidRDefault="00746204" w:rsidP="00746204">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="3329"/>
               <w:tab w:val="left" w:pos="5284"/>
             </w:tabs>
             <w:spacing w:line="220" w:lineRule="atLeast"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000D5FBE">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>This is an open access article under the CC BY</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
@@ -5716,147 +6125,172 @@
             <w:t xml:space="preserve">-SA </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">4.0 </w:t>
           </w:r>
           <w:r w:rsidRPr="000D5FBE">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>license.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00400AEE" w:rsidRPr="00487082" w14:paraId="56C722FD" w14:textId="77777777" w:rsidTr="00A6069A">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9713" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="6B2A7493" w14:textId="77777777" w:rsidR="00400AEE" w:rsidRPr="00487082" w:rsidRDefault="00404009" w:rsidP="0012506A">
+        <w:p w14:paraId="6B2A7493" w14:textId="14D1B22B" w:rsidR="00400AEE" w:rsidRPr="00487082" w:rsidRDefault="00F828B5" w:rsidP="0012506A">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="3329"/>
               <w:tab w:val="left" w:pos="5284"/>
             </w:tabs>
             <w:spacing w:before="20" w:line="220" w:lineRule="atLeast"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
-            <w:pict w14:anchorId="49465901">
-[...22 lines deleted...]
-            </w:pict>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49465901" wp14:editId="58DC41B5">
+                <wp:extent cx="504825" cy="180975"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="5" name="Picture 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Picture 5"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="504825" cy="180975"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="309619DB" w14:textId="77777777" w:rsidR="00400AEE" w:rsidRPr="00F16924" w:rsidRDefault="00400AEE" w:rsidP="0012506A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3329"/>
         <w:tab w:val="left" w:pos="5284"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="764BEAD7" w14:textId="77777777" w:rsidR="00F57C15" w:rsidRDefault="00F57C15">
+    <w:p w14:paraId="4333DAB5" w14:textId="77777777" w:rsidR="00BB578B" w:rsidRDefault="00BB578B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3055E6EF" w14:textId="77777777" w:rsidR="00F57C15" w:rsidRDefault="00F57C15">
+    <w:p w14:paraId="18A07F65" w14:textId="77777777" w:rsidR="00BB578B" w:rsidRDefault="00BB578B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="8928"/>
-      <w:gridCol w:w="810"/>
+      <w:gridCol w:w="8797"/>
+      <w:gridCol w:w="803"/>
     </w:tblGrid>
     <w:tr w:rsidR="00327619" w14:paraId="5BDBF91C" w14:textId="77777777" w:rsidTr="00BC2531">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8928" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="12EEB7DA" w14:textId="6E978DF0" w:rsidR="00327619" w:rsidRDefault="00653487" w:rsidP="00EA0C1C">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:after="80"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>J</w:t>
           </w:r>
           <w:r w:rsidR="007F441A">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
@@ -5880,51 +6314,50 @@
           </w:r>
           <w:r w:rsidR="00327619">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Vol. 0 No. 0 (YEAR) p. 1-</w:t>
           </w:r>
           <w:r w:rsidR="00D84C0D">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>7</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="810" w:type="dxa"/>
           <w:tcBorders>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="6B0FE548" w14:textId="77777777" w:rsidR="00327619" w:rsidRDefault="00327619">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:after="80"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r>
@@ -5934,118 +6367,116 @@
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00653487">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:noProof/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="20F08E0D" w14:textId="77777777" w:rsidR="00327619" w:rsidRDefault="00327619" w:rsidP="00187B0E"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="108" w:type="dxa"/>
       <w:tblBorders>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="630"/>
-      <w:gridCol w:w="9083"/>
+      <w:gridCol w:w="623"/>
+      <w:gridCol w:w="8869"/>
     </w:tblGrid>
     <w:tr w:rsidR="00327619" w14:paraId="33C8395A" w14:textId="77777777" w:rsidTr="00A6069A">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="630" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="06020835" w14:textId="77777777" w:rsidR="00327619" w:rsidRDefault="00327619">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:after="80"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00653487">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:noProof/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9083" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="17019BF1" w14:textId="2944D97E" w:rsidR="00327619" w:rsidRDefault="00653487">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:after="80"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>J</w:t>
           </w:r>
           <w:r w:rsidR="007F441A">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>.</w:t>
@@ -6073,460 +6504,526 @@
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Vol. 0 No. 0 (YEAR) p. 1-</w:t>
           </w:r>
           <w:r w:rsidR="00D84C0D">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>7</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="234D1281" w14:textId="77777777" w:rsidR="00487082" w:rsidRPr="00327619" w:rsidRDefault="00487082" w:rsidP="00187B0E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblW w:w="10100" w:type="dxa"/>
+      <w:tblInd w:w="-5" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="2088"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="1539"/>
+      <w:gridCol w:w="2165"/>
+      <w:gridCol w:w="7935"/>
     </w:tblGrid>
-    <w:tr w:rsidR="009B7BC6" w:rsidRPr="00487082" w14:paraId="370E4A19" w14:textId="77777777" w:rsidTr="00B20D0C">
+    <w:tr w:rsidR="00F828B5" w:rsidRPr="00487082" w14:paraId="28D29F4C" w14:textId="77777777" w:rsidTr="00531DA1">
+      <w:trPr>
+        <w:trHeight w:val="173"/>
+      </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2088" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="2165" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="186F46FE" w14:textId="77777777" w:rsidR="001457D8" w:rsidRPr="00487082" w:rsidRDefault="00404009" w:rsidP="00CD0A7F">
+        <w:p w14:paraId="6AB4E696" w14:textId="77777777" w:rsidR="00F828B5" w:rsidRPr="00487082" w:rsidRDefault="00F828B5" w:rsidP="00F828B5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:ind w:left="144"/>
+            <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7935" w:type="dxa"/>
+          <w:tcBorders>
+            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="38FEFA3C" w14:textId="77777777" w:rsidR="00F828B5" w:rsidRPr="0007170B" w:rsidRDefault="00F828B5" w:rsidP="00F828B5">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:spacing w:after="120"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-              <w:noProof/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="36"/>
+              <w:szCs w:val="36"/>
             </w:rPr>
-            <w:pict w14:anchorId="1E47F31D">
-[...22 lines deleted...]
-            </w:pict>
+            <w:t>JQSR</w:t>
           </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00F828B5" w:rsidRPr="00B17A01" w14:paraId="05A0A3D2" w14:textId="77777777" w:rsidTr="00531DA1">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2165" w:type="dxa"/>
+          <w:vMerge w:val="restart"/>
+        </w:tcPr>
+        <w:p w14:paraId="3335F5BC" w14:textId="77777777" w:rsidR="00F828B5" w:rsidRPr="00487082" w:rsidRDefault="00F828B5" w:rsidP="00F828B5">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            </w:rPr>
+          </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5940" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="7935" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="0003387F" w14:textId="77777777" w:rsidR="00171D90" w:rsidRDefault="00653487" w:rsidP="00EE7D39">
+        <w:p w14:paraId="3820FFF2" w14:textId="77777777" w:rsidR="00F828B5" w:rsidRPr="0007170B" w:rsidRDefault="00F828B5" w:rsidP="00F828B5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
+            <w:spacing w:before="160"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00653487">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>JOURNAL OF QURANIC SCIENCES AND RESEARCH</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="169B18C9" w14:textId="77777777" w:rsidR="001457D8" w:rsidRDefault="001457D8" w:rsidP="00EE7D39">
+        <w:p w14:paraId="6507A7CD" w14:textId="77777777" w:rsidR="00F828B5" w:rsidRDefault="00F828B5" w:rsidP="00F828B5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00487082">
+          <w:r w:rsidRPr="00B17A01">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t xml:space="preserve">e-ISSN: </w:t>
+            <w:t>e-ISSN: 2</w:t>
           </w:r>
-          <w:r w:rsidR="00653487" w:rsidRPr="00653487">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t>2773-5532</w:t>
+            <w:t>773-5532</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B17A01">
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="571296C9" w14:textId="77777777" w:rsidR="007F441A" w:rsidRPr="00487082" w:rsidRDefault="007F441A" w:rsidP="00EE7D39">
+        <w:p w14:paraId="71BD48D9" w14:textId="77777777" w:rsidR="00F828B5" w:rsidRPr="00B17A01" w:rsidRDefault="00F828B5" w:rsidP="00F828B5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="7F2F746B" w14:textId="77777777" w:rsidR="001457D8" w:rsidRPr="00487082" w:rsidRDefault="00000000" w:rsidP="00EE7D39">
-[...40 lines deleted...]
-        </w:p>
       </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00F828B5" w:rsidRPr="0089691B" w14:paraId="6E401BFC" w14:textId="77777777" w:rsidTr="00531DA1">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1539" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="2165" w:type="dxa"/>
+          <w:vMerge/>
         </w:tcPr>
-        <w:p w14:paraId="5A923BD5" w14:textId="77777777" w:rsidR="001457D8" w:rsidRDefault="00653487" w:rsidP="00732E9D">
-[...33 lines deleted...]
-        <w:p w14:paraId="3A3D7441" w14:textId="77777777" w:rsidR="001457D8" w:rsidRPr="00487082" w:rsidRDefault="001457D8" w:rsidP="00EE7D39">
+        <w:p w14:paraId="7EB973D8" w14:textId="77777777" w:rsidR="00F828B5" w:rsidRPr="00B17A01" w:rsidRDefault="00F828B5" w:rsidP="00F828B5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5940" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="7935" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="62A1ACEA" w14:textId="5DB6ADB5" w:rsidR="001457D8" w:rsidRPr="00487082" w:rsidRDefault="001457D8" w:rsidP="00EE7D39">
+        <w:p w14:paraId="2B9E2D64" w14:textId="77777777" w:rsidR="00F828B5" w:rsidRPr="0089691B" w:rsidRDefault="00F828B5" w:rsidP="00F828B5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00F828B5" w:rsidRPr="00B6131F" w14:paraId="3A6E4B46" w14:textId="77777777" w:rsidTr="00531DA1">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2165" w:type="dxa"/>
+          <w:vMerge/>
+        </w:tcPr>
+        <w:p w14:paraId="2C7E7767" w14:textId="77777777" w:rsidR="00F828B5" w:rsidRPr="0089691B" w:rsidRDefault="00F828B5" w:rsidP="00F828B5">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7935" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="0AB770C7" w14:textId="77777777" w:rsidR="00F828B5" w:rsidRPr="00B6131F" w:rsidRDefault="00F828B5" w:rsidP="00F828B5">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="pt-BR"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00487082">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Vol. 0 No. 0 (</w:t>
           </w:r>
-          <w:r w:rsidR="00FE62E6">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>YEAR</w:t>
           </w:r>
           <w:r w:rsidRPr="00487082">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>) 1-</w:t>
           </w:r>
-          <w:r w:rsidR="00D84C0D">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>7</w:t>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00F828B5" w:rsidRPr="00061D63" w14:paraId="54431AA4" w14:textId="77777777" w:rsidTr="00531DA1">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1539" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="2165" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6F737BE6" w14:textId="77777777" w:rsidR="001457D8" w:rsidRPr="00487082" w:rsidRDefault="001457D8" w:rsidP="00EE7D39">
+        <w:p w14:paraId="344A931F" w14:textId="77777777" w:rsidR="00F828B5" w:rsidRPr="00B6131F" w:rsidRDefault="00F828B5" w:rsidP="00F828B5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-            </w:rPr>
-[...15 lines deleted...]
-              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:lang w:val="pt-BR"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5940" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="7935" w:type="dxa"/>
+          <w:tcBorders>
+            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="3B69AEB0" w14:textId="77777777" w:rsidR="001457D8" w:rsidRPr="00487082" w:rsidRDefault="00F16924" w:rsidP="00732E9D">
+        <w:p w14:paraId="2BFAEC2C" w14:textId="77777777" w:rsidR="00F828B5" w:rsidRPr="00B6131F" w:rsidRDefault="00F828B5" w:rsidP="00F828B5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:spacing w:after="80"/>
+            <w:spacing w:after="160"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
+              <w:lang w:val="pt-BR"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00F16924">
+          <w:r w:rsidRPr="00B6131F">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
+              <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>https://publisher.uthm.edu.my/ojs/index.php/</w:t>
           </w:r>
-          <w:r w:rsidR="00653487">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
+              <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>jqsr</w:t>
           </w:r>
         </w:p>
       </w:tc>
-      <w:tc>
-[...59 lines deleted...]
-      </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="6D2CED3B" w14:textId="77777777" w:rsidR="00EE7D39" w:rsidRDefault="00000000">
+  <w:p w14:paraId="6D2CED3B" w14:textId="7F0A83FB" w:rsidR="00EE7D39" w:rsidRPr="00F828B5" w:rsidRDefault="00531DA1" w:rsidP="00F828B5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="5730E81D">
-[...4 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3DA53E7F" wp14:editId="60D92BD0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-1007745</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-1217295</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2331720" cy="1257300"/>
+              <wp:effectExtent l="0" t="0" r="11430" b="38100"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1744069504" name="AutoShape 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2331720" cy="1257300"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="flowChartAlternateProcess">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="accent1">
+                          <a:lumMod val="40000"/>
+                          <a:lumOff val="60000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst>
+                        <a:outerShdw dist="28398" dir="3806097" algn="ctr" rotWithShape="0">
+                          <a:srgbClr val="1F3763"/>
+                        </a:outerShdw>
+                      </a:effectLst>
+                    </wps:spPr>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="45805426" id="_x0000_t176" coordsize="21600,21600" o:spt="176" adj="2700" path="m@0,qx0@0l0@2qy@0,21600l@1,21600qx21600@2l21600@0qy@1,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:formulas>
+                <v:f eqn="val #0"/>
+                <v:f eqn="sum width 0 #0"/>
+                <v:f eqn="sum height 0 #0"/>
+                <v:f eqn="prod @0 2929 10000"/>
+                <v:f eqn="sum width 0 @3"/>
+                <v:f eqn="sum height 0 @3"/>
+                <v:f eqn="val width"/>
+                <v:f eqn="val height"/>
+                <v:f eqn="prod width 1 2"/>
+                <v:f eqn="prod height 1 2"/>
+              </v:formulas>
+              <v:path gradientshapeok="t" limo="10800,10800" o:connecttype="custom" o:connectlocs="@8,0;0,@9;@8,@7;@6,@9" textboxrect="@3,@3,@4,@5"/>
+            </v:shapetype>
+            <v:shape id="AutoShape 2" o:spid="_x0000_s1026" type="#_x0000_t176" style="position:absolute;margin-left:-79.35pt;margin-top:-95.85pt;width:183.6pt;height:99pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDC6JATVwIAAI8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bjNGmNOEXQosOA&#10;bi3QDTsrsmwLkyWNUuJ0Xz+KbtJguw3LQZCo6JGP79Grm8Ng2F5B0M7WvLjIOVNWukbbrubfvt5/&#10;uOIsRGEbYZxVNX9Rgd+s379bjb5SM9c70yhgCGJDNfqa9zH6KsuC7NUgwoXzyuJl62AQEY/QZQ2I&#10;EdEHk83yfJGNDhoPTqoQMHo3XfI14betkvGxbYOKzNQca4u0Aq3btGbrlag6EL7X8rUM8Q9VDEJb&#10;THqCuhNRsB3ov6AGLcEF18YL6YbMta2WijggmyL/g81zL7wiLtic4E9tCv8PVn7ZP/snSKUH/+Dk&#10;j8Csu+2F7dQGwI29Eg2mK1KjstGH6vQgHQI+Zdvxs2tQWrGLjnpwaGFIgMiOHajVL6dWq0NkEoOz&#10;siyWM1RE4l0xu1yWOYmRier43EOIH5UbWNrUvDVuxMIgbkxUYEVUT5PslFPsH0JMNYrq+I44OaOb&#10;e20MHZKp1K0BthdoByGlsrGg52Y3IIkpPs/xNxkDw2ifKbw4hjEF2TMhUcJwnsTYlMq6lHSqZ4oo&#10;MiMWSZ3ZIYXnvhlZoxO32VV5jYPSaHRmeZUv8uslZ8J0OFIyAmfg4ncde/JDaiWxgW574lLcl8tF&#10;SSJh34/oVN1ZYhIwaZbGI1Rb17ygfghOIuEU46Z38IuzESei5uHnToDizHyy6IHrYj5PI0SH+SWp&#10;B+c32/MbYSVC1TwiEdrexmnsdh5012OmqfPWbdA3rSbx3qp6dRu6nki8Tmgaq/Mz/evtO7L+DQAA&#10;//8DAFBLAwQUAAYACAAAACEAFGcV1eAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6DQBCG&#10;7ya+w2ZMvJh2AYVSZGlMo/HgRWsfYMuOQMrOEnbbwts7Pentn8yXf74pN5PtxRlH3zlSEC8jEEi1&#10;Mx01Cvbfb4schA+ajO4doYIZPWyq25tSF8Zd6AvPu9AILiFfaAVtCEMhpa9btNov3YDEux83Wh14&#10;HBtpRn3hctvLJIoyaXVHfKHVA25brI+7k1WQPmyHJsmf5s/5Pcs+1v6YzuOrUvd308sziIBT+IPh&#10;qs/qULHTwZ3IeNErWMRpvmL2mtYxJ2aSKE9BHBRkjyCrUv7/ofoFAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAwuiQE1cCAACPBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAFGcV1eAAAAALAQAADwAAAAAAAAAAAAAAAACxBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#10;" fillcolor="#b4c6e7 [1300]" stroked="f">
+              <v:shadow on="t" color="#1f3763" offset="1pt"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="206B6A89" wp14:editId="7B7C0BAF">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-588645</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-853440</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1903730" cy="371475"/>
+          <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2046263288" name="Picture 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1903730" cy="371475"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08FA0D6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57DCE9D2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -8251,100 +8748,85 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Mohammad Ahyar Bin Zulkefli">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::ahyar@uthm.edu.my::60ae57d9-6e35-4d0a-987e-80f03d0d7aba"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#066,maroon,#a20000,#e20000"/>
     </o:shapedefaults>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
-    <w:useNormalStyleForList/>
-[...15 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00103E9F"/>
     <w:rsid w:val="000025E7"/>
     <w:rsid w:val="00002DB2"/>
     <w:rsid w:val="00011FFB"/>
     <w:rsid w:val="000144CE"/>
     <w:rsid w:val="00031243"/>
     <w:rsid w:val="00032949"/>
     <w:rsid w:val="000334F1"/>
     <w:rsid w:val="00036AF6"/>
     <w:rsid w:val="000378BF"/>
     <w:rsid w:val="000426CD"/>
     <w:rsid w:val="0004751E"/>
     <w:rsid w:val="0006013C"/>
     <w:rsid w:val="00063D04"/>
     <w:rsid w:val="000643A7"/>
     <w:rsid w:val="00067806"/>
     <w:rsid w:val="0007170B"/>
     <w:rsid w:val="00083A94"/>
     <w:rsid w:val="00085E42"/>
     <w:rsid w:val="00097393"/>
     <w:rsid w:val="000B4B2F"/>
     <w:rsid w:val="000B7735"/>
     <w:rsid w:val="000C22D6"/>
@@ -8433,79 +8915,81 @@
     <w:rsid w:val="00440301"/>
     <w:rsid w:val="00441B90"/>
     <w:rsid w:val="00444E3A"/>
     <w:rsid w:val="00450F11"/>
     <w:rsid w:val="004533B9"/>
     <w:rsid w:val="0046144D"/>
     <w:rsid w:val="00463AB4"/>
     <w:rsid w:val="004756CD"/>
     <w:rsid w:val="00483C24"/>
     <w:rsid w:val="00487082"/>
     <w:rsid w:val="0049391E"/>
     <w:rsid w:val="0049430A"/>
     <w:rsid w:val="004C2F0E"/>
     <w:rsid w:val="004C3154"/>
     <w:rsid w:val="004C678A"/>
     <w:rsid w:val="004D1B83"/>
     <w:rsid w:val="004D3882"/>
     <w:rsid w:val="004F0645"/>
     <w:rsid w:val="004F1565"/>
     <w:rsid w:val="004F2458"/>
     <w:rsid w:val="004F25F2"/>
     <w:rsid w:val="005025FB"/>
     <w:rsid w:val="00505721"/>
     <w:rsid w:val="00506567"/>
     <w:rsid w:val="00506D54"/>
+    <w:rsid w:val="00531DA1"/>
     <w:rsid w:val="005361A6"/>
     <w:rsid w:val="00540E37"/>
     <w:rsid w:val="00554B53"/>
     <w:rsid w:val="00562511"/>
     <w:rsid w:val="00565AE0"/>
     <w:rsid w:val="00566217"/>
     <w:rsid w:val="00576120"/>
     <w:rsid w:val="005836A9"/>
     <w:rsid w:val="00584CA4"/>
     <w:rsid w:val="00585483"/>
     <w:rsid w:val="005917E8"/>
     <w:rsid w:val="005B05CE"/>
     <w:rsid w:val="005B2859"/>
     <w:rsid w:val="005B65B7"/>
     <w:rsid w:val="005D405B"/>
     <w:rsid w:val="005D5962"/>
     <w:rsid w:val="005E0128"/>
     <w:rsid w:val="005E265C"/>
     <w:rsid w:val="005F5203"/>
     <w:rsid w:val="005F6551"/>
     <w:rsid w:val="00600AB6"/>
     <w:rsid w:val="00607A2A"/>
     <w:rsid w:val="00621FA2"/>
     <w:rsid w:val="00623BA3"/>
     <w:rsid w:val="00624C2D"/>
     <w:rsid w:val="00630BBB"/>
     <w:rsid w:val="00632371"/>
     <w:rsid w:val="00653487"/>
     <w:rsid w:val="00672B24"/>
+    <w:rsid w:val="00683B82"/>
     <w:rsid w:val="006A2351"/>
     <w:rsid w:val="006A2EC0"/>
     <w:rsid w:val="006B4558"/>
     <w:rsid w:val="006C7618"/>
     <w:rsid w:val="00702729"/>
     <w:rsid w:val="007036DE"/>
     <w:rsid w:val="007076B1"/>
     <w:rsid w:val="0072121D"/>
     <w:rsid w:val="00732E9D"/>
     <w:rsid w:val="007413E8"/>
     <w:rsid w:val="00746204"/>
     <w:rsid w:val="00773F64"/>
     <w:rsid w:val="0077522C"/>
     <w:rsid w:val="00794BBF"/>
     <w:rsid w:val="007960BD"/>
     <w:rsid w:val="007A6E59"/>
     <w:rsid w:val="007A7C00"/>
     <w:rsid w:val="007B6308"/>
     <w:rsid w:val="007C481C"/>
     <w:rsid w:val="007D052D"/>
     <w:rsid w:val="007D35EA"/>
     <w:rsid w:val="007E07DC"/>
     <w:rsid w:val="007F441A"/>
     <w:rsid w:val="0082668E"/>
     <w:rsid w:val="00831CA9"/>
@@ -8572,84 +9056,86 @@
     <w:rsid w:val="00AD769C"/>
     <w:rsid w:val="00AE1FB3"/>
     <w:rsid w:val="00AE3077"/>
     <w:rsid w:val="00AE3EE1"/>
     <w:rsid w:val="00AF07F6"/>
     <w:rsid w:val="00AF28C5"/>
     <w:rsid w:val="00AF31B4"/>
     <w:rsid w:val="00AF5059"/>
     <w:rsid w:val="00B007B3"/>
     <w:rsid w:val="00B02975"/>
     <w:rsid w:val="00B10364"/>
     <w:rsid w:val="00B11734"/>
     <w:rsid w:val="00B13B20"/>
     <w:rsid w:val="00B20D0C"/>
     <w:rsid w:val="00B22240"/>
     <w:rsid w:val="00B32C96"/>
     <w:rsid w:val="00B50F8B"/>
     <w:rsid w:val="00B64E33"/>
     <w:rsid w:val="00B704EA"/>
     <w:rsid w:val="00B74676"/>
     <w:rsid w:val="00B810CA"/>
     <w:rsid w:val="00B85A31"/>
     <w:rsid w:val="00B938A6"/>
     <w:rsid w:val="00BA4D35"/>
     <w:rsid w:val="00BB4221"/>
+    <w:rsid w:val="00BB578B"/>
     <w:rsid w:val="00BC1182"/>
     <w:rsid w:val="00BC2531"/>
     <w:rsid w:val="00BC262C"/>
     <w:rsid w:val="00BC3658"/>
     <w:rsid w:val="00BD28EC"/>
     <w:rsid w:val="00BE2006"/>
     <w:rsid w:val="00BF04EB"/>
     <w:rsid w:val="00C10AA5"/>
     <w:rsid w:val="00C14B41"/>
     <w:rsid w:val="00C40EE1"/>
     <w:rsid w:val="00C450FC"/>
     <w:rsid w:val="00C5236C"/>
     <w:rsid w:val="00C54495"/>
     <w:rsid w:val="00C629FA"/>
     <w:rsid w:val="00C671F7"/>
     <w:rsid w:val="00C778DA"/>
     <w:rsid w:val="00C84B9E"/>
     <w:rsid w:val="00C85CC8"/>
     <w:rsid w:val="00C867E6"/>
     <w:rsid w:val="00C86BF1"/>
     <w:rsid w:val="00C91F19"/>
     <w:rsid w:val="00CA0F94"/>
     <w:rsid w:val="00CA1950"/>
     <w:rsid w:val="00CB3BA0"/>
     <w:rsid w:val="00CB50F7"/>
     <w:rsid w:val="00CB7073"/>
     <w:rsid w:val="00CD0A7F"/>
     <w:rsid w:val="00CD6104"/>
     <w:rsid w:val="00CF44C0"/>
     <w:rsid w:val="00D00594"/>
     <w:rsid w:val="00D04ED9"/>
     <w:rsid w:val="00D054C6"/>
     <w:rsid w:val="00D13F43"/>
     <w:rsid w:val="00D14038"/>
+    <w:rsid w:val="00D15F89"/>
     <w:rsid w:val="00D16BC9"/>
     <w:rsid w:val="00D238F5"/>
     <w:rsid w:val="00D27C1D"/>
     <w:rsid w:val="00D37823"/>
     <w:rsid w:val="00D74D9B"/>
     <w:rsid w:val="00D80809"/>
     <w:rsid w:val="00D84C0D"/>
     <w:rsid w:val="00D85BAA"/>
     <w:rsid w:val="00D871AC"/>
     <w:rsid w:val="00D919AE"/>
     <w:rsid w:val="00D95304"/>
     <w:rsid w:val="00DA1884"/>
     <w:rsid w:val="00DB094E"/>
     <w:rsid w:val="00DB3186"/>
     <w:rsid w:val="00DB6AE4"/>
     <w:rsid w:val="00DB6BDF"/>
     <w:rsid w:val="00DC0E4F"/>
     <w:rsid w:val="00DC2AB8"/>
     <w:rsid w:val="00DC6EB5"/>
     <w:rsid w:val="00DD7D83"/>
     <w:rsid w:val="00DE54B3"/>
     <w:rsid w:val="00DF15F3"/>
     <w:rsid w:val="00DF240B"/>
     <w:rsid w:val="00E04627"/>
     <w:rsid w:val="00E23826"/>
@@ -8667,99 +9153,100 @@
     <w:rsid w:val="00E643B8"/>
     <w:rsid w:val="00E670F6"/>
     <w:rsid w:val="00E67309"/>
     <w:rsid w:val="00E90237"/>
     <w:rsid w:val="00EA0C1C"/>
     <w:rsid w:val="00EA52FB"/>
     <w:rsid w:val="00EA6AF8"/>
     <w:rsid w:val="00EB1E3A"/>
     <w:rsid w:val="00EC05DE"/>
     <w:rsid w:val="00ED66D8"/>
     <w:rsid w:val="00EE7D39"/>
     <w:rsid w:val="00EF25AA"/>
     <w:rsid w:val="00EF4717"/>
     <w:rsid w:val="00F00AEC"/>
     <w:rsid w:val="00F136E9"/>
     <w:rsid w:val="00F1410A"/>
     <w:rsid w:val="00F16924"/>
     <w:rsid w:val="00F303DF"/>
     <w:rsid w:val="00F54E5D"/>
     <w:rsid w:val="00F5523A"/>
     <w:rsid w:val="00F57C15"/>
     <w:rsid w:val="00F60332"/>
     <w:rsid w:val="00F63EDC"/>
     <w:rsid w:val="00F751C4"/>
     <w:rsid w:val="00F770B0"/>
+    <w:rsid w:val="00F828B5"/>
     <w:rsid w:val="00F82CFD"/>
     <w:rsid w:val="00F87646"/>
     <w:rsid w:val="00F94F71"/>
     <w:rsid w:val="00FA2AE7"/>
     <w:rsid w:val="00FA3F58"/>
     <w:rsid w:val="00FB2CEF"/>
     <w:rsid w:val="00FC6DC6"/>
     <w:rsid w:val="00FD303D"/>
     <w:rsid w:val="00FD47F9"/>
     <w:rsid w:val="00FE1DDF"/>
     <w:rsid w:val="00FE62E6"/>
     <w:rsid w:val="00FF1613"/>
     <w:rsid w:val="00FF170E"/>
     <w:rsid w:val="6ECD43B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#066,maroon,#a20000,#e20000"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="26FBA078"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A81EC64E-2CDA-4A6A-BDAA-3D058D5DA2CB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:uiPriority="13"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
@@ -9937,90 +10424,90 @@
     <w:link w:val="DescriptionChar"/>
     <w:qFormat/>
     <w:rsid w:val="007D052D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DescriptionChar">
     <w:name w:val="Description Char"/>
     <w:link w:val="Description"/>
     <w:rsid w:val="007D052D"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="582952841">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:encoding w:val="utf-8"/>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pamelarutledge.com/2019/03/11/the-upside-of-social-media" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coronavirus.jhu.edu/map.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3886/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000157-002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000048-000" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000048-000" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pamelarutledge.com/2019/03/11/the-upside-of-social-media" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coronavirus.jhu.edu/map.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3886/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000157-002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10279,75 +10766,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2619</Words>
-  <Characters>14930</Characters>
+  <Words>2616</Words>
+  <Characters>14916</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>124</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universiti Tun Hussein Onn Malaysia</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17514</CharactersWithSpaces>
+  <CharactersWithSpaces>17498</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="30" baseType="variant">
       <vt:variant>
         <vt:i4>1572959</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://coronavirus.jhu.edu/map.html</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1638484</vt:i4>
       </vt:variant>
       <vt:variant>